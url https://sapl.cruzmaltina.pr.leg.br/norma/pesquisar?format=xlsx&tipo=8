--- v0 (2025-12-21)
+++ v1 (2026-05-12)
@@ -48,2644 +48,2644 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1193/179-2024_ferias_jeferson.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1193/179-2024_ferias_jeferson.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDOR DO QUADRO EFETIVO DO PODER LEGISLATIVO DE CRUZMALTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1192/178-2024_-_diarias_celso.docx.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1192/178-2024_-_diarias_celso.docx.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIÁRIA A VEREADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1188/177-2024_ferias_isabel.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1188/177-2024_ferias_isabel.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDOR DO QUADRO COMISSIONADO DO PODER LEGISLATIVO DE CRUZMALTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1176/176-2024_progressao_jeferson.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1176/176-2024_progressao_jeferson.pdf</t>
   </si>
   <si>
     <t>CONCEDE PROGRESSÃO FUNCIONAL A SERVIDOR DO QUADRO DO PODER LEGISLATIVO DE CRUZMALTINA.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1175/175-2024_nomeia_comissao_de_avaliacao.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1175/175-2024_nomeia_comissao_de_avaliacao.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Especial de Avaliação de desempenho de servidor da Câmara Municipal de Vereadores de Cruzmaltina, Estado do Paraná.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1172/174-2024_-_ferias_isabel.docx.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1172/174-2024_-_ferias_isabel.docx.pdf</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1171/173-2024_-_ferias_adriana.docx.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1171/173-2024_-_ferias_adriana.docx.pdf</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1173/172-2024_-_ferias_mara.docx.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1173/172-2024_-_ferias_mara.docx.pdf</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1164/171-2024_ferias_jeferson.docx.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1164/171-2024_ferias_jeferson.docx.pdf</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1163/170_-_2024_ferias_mara.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1163/170_-_2024_ferias_mara.pdf</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1162/169-2024_ferias_angelita.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1162/169-2024_ferias_angelita.pdf</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1156/168-2024_condede_progressao_adriana.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1156/168-2024_condede_progressao_adriana.pdf</t>
   </si>
   <si>
     <t>CONCEDE PROGRESSÃO FUNCIONAL A SERVIDOR DO QUADRO DO PODER LEGISLATIVO DE CRUZMALTINA</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1152/167-2024_nomeia_comissao_de_avaliacao.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1152/167-2024_nomeia_comissao_de_avaliacao.pdf</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1154/166-2024_-_diarias_celso.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1154/166-2024_-_diarias_celso.docx</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1153/165_-2024_-_ferias_isabel.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1153/165_-2024_-_ferias_isabel.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDOR DO QUADRO COMISSIONADO DO PODER LEGISLATIVO DE CRUZMALTINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1150/164-2023_ferias_efetivos.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1150/164-2023_ferias_efetivos.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDORES DO QUADRO EFETIVO DO PODER LEGISLATIVO DE CRUZMALTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1133/163_-_2023__ferias_angelita.docx.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1133/163_-_2023__ferias_angelita.docx.pdf</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1122/162-2023_angelita.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1122/162-2023_angelita.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIÁRIA A SERVIDOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1121/161-2023_isabel.docx.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1121/161-2023_isabel.docx.pdf</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1113/160_-_2023_ferias_isabel.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1113/160_-_2023_ferias_isabel.pdf</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1102/02-2023_-_recomposicao_-_agentes_politicos_e_servidores_da_camara.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1102/02-2023_-_recomposicao_-_agentes_politicos_e_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>CONCEDE PROGRESSÃO FUNCIONAL A SERVIDOR EFETIVO DO QUADRO DO PODER LEGISLATIVO DE CRUZMALTINA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1100/158-2023.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1100/158-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDOR DO QUADRO EFETIVO DO PODER LEGISLATIVO DE CRUZMALTINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1098/157-2023.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1098/157-2023.pdf</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1097/156-2022_ferias_efetivos.doc.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1097/156-2022_ferias_efetivos.doc.pdf</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1096/155-2022_ferias_isabel.doc.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1096/155-2022_ferias_isabel.doc.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDORES DO QUADRO COMISSIONADO DO PODER LEGISLATIVO DE CRUZMALTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1095/154-2022_diaria_angelita.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1095/154-2022_diaria_angelita.pdf</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1059/153-2022_revoga_diaria_da_angelita.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1059/153-2022_revoga_diaria_da_angelita.docx</t>
   </si>
   <si>
     <t>REVOGA A PORTARIA 152/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1058/152-2022_diaria_angelita.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1058/152-2022_diaria_angelita.doc</t>
   </si>
   <si>
     <t>CONCEDE DIÁRIA A SERVIDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1013/142-2022_ferias_angelita.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1013/142-2022_ferias_angelita.doc</t>
   </si>
   <si>
     <t>SUMULA: CONCEDE FÉRIAS A SERVIDORES DO QUADRO EFETIVO DO PODER LEGISLATIVO DE CRUZMALTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1012/141-2021_ferias_adriana.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1012/141-2021_ferias_adriana.pdf</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1011/140-2021_ferias_angelita.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1011/140-2021_ferias_angelita.pdf</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1010/139-2021_ferias_jeferson.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1010/139-2021_ferias_jeferson.pdf</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1009/138-2021_ferias_jeferson.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1009/138-2021_ferias_jeferson.pdf</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1008/137-2021_ferias_adriana.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1008/137-2021_ferias_adriana.pdf</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/981/136-2021_ferias_angelita.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/981/136-2021_ferias_angelita.pdf</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/971/135-2021_progrssao_funcional_-_angelita.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/971/135-2021_progrssao_funcional_-_angelita.pdf</t>
   </si>
   <si>
     <t>CONCEDE PROGRESSÃO FUNCIONAL.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1117/134-2021_nomeia_comissao_de_avaliacao.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1117/134-2021_nomeia_comissao_de_avaliacao.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Especial de Avaliação de desempenho de Servidor da Câmara Municipal de Cruzmaltina, Estado do Paraná</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/1116/133-2020_exonera_josiane.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/1116/133-2020_exonera_josiane.pdf</t>
   </si>
   <si>
     <t>Exonera a Senhorita JOSIANE LOPES MOREIRA</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/954/132-2020_concede_ferias.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/954/132-2020_concede_ferias.pdf</t>
   </si>
   <si>
     <t>Concede férias a servidores do quadro efetivo do poder legislativo de Cruzmaltina e da outras providencias</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/953/131-2020_concede_progressao_funcional.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/953/131-2020_concede_progressao_funcional.pdf</t>
   </si>
   <si>
     <t>Progressão funcional a servidores do quadro do poder legislativo de Cruzmaltina</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/952/130-2020_nomeia_comissao_de_avaliacao.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/952/130-2020_nomeia_comissao_de_avaliacao.pdf</t>
   </si>
   <si>
     <t>Comissão especial de avaliação de desempenho</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/951/129-2020_nomea_comissao_de_avaliacao.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/951/129-2020_nomea_comissao_de_avaliacao.pdf</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/950/128-2020_nomeia_josiane_lopes.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/950/128-2020_nomeia_josiane_lopes.pdf</t>
   </si>
   <si>
     <t>Nomeação Josiane Lopes Moreira</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/949/127-2020_exonera_mara.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/949/127-2020_exonera_mara.pdf</t>
   </si>
   <si>
     <t>Exoneração Mara Cristina Nogueira</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/948/126-2020_exonera_josiana.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/948/126-2020_exonera_josiana.doc</t>
   </si>
   <si>
     <t>Exoneração Joseana dos Santos Silva</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/929/125-2020_revoga_fg_adriana.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/929/125-2020_revoga_fg_adriana.pdf</t>
   </si>
   <si>
     <t>Revogar a Função Gratificada concedida a Servidora ADRIANA APARECIDA DE ARAÚJO, através da Portaria 90/2018.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/914/124-2020_concede_diaria_-_inacio_rios_adami.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/914/124-2020_concede_diaria_-_inacio_rios_adami.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIÁRIA AO PRESIDENTE DO PODER LEGISLATIVO, VEREADOR INÁCIO RIOS ADAMI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/913/123-2020_concede_diaria_-_ivone_neca.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/913/123-2020_concede_diaria_-_ivone_neca.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIÁRIA A VEREADORA IVONE APARECIDA DE SOUZA NECA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/912/122-2020_concede_diaria_-_jose_fernandto.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/912/122-2020_concede_diaria_-_jose_fernandto.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIÁRIA AO VEREADOR JOSÉ FERNANDO TOMÉ CORDEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/911/121-2020_concede_diaria_-_roberto_franco.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/911/121-2020_concede_diaria_-_roberto_franco.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIÁRIA AO VEREADOR ROBERTO FRANCO DE LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/910/120-2019_concede_diaria_-_vlaumir_morador.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/910/120-2019_concede_diaria_-_vlaumir_morador.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIÁRIA AO VEREADOR VLAUMIR MORADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/909/119-2019_ferias_mara.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/909/119-2019_ferias_mara.pdf</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/908/118-2019_ferias_josiana.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/908/118-2019_ferias_josiana.pdf</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/907/117-2019_ferias_jeferson.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/907/117-2019_ferias_jeferson.pdf</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/906/116-2019_ferias_angelita.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/906/116-2019_ferias_angelita.pdf</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/905/115-2019_concede_diaria_-_vlaumir_morador.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/905/115-2019_concede_diaria_-_vlaumir_morador.pdf</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/904/114-2019_revoga_portaria_112.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/904/114-2019_revoga_portaria_112.pdf</t>
   </si>
   <si>
     <t>REVOGA A PORTARIA 112/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/903/113-2019_nomeia_equipe_de_apoio.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/903/113-2019_nomeia_equipe_de_apoio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE MEMBROS PARA COMPOREM A EQUIPE DE APOIO EM CONFORMIDADE COM O INCISO IV DO ARTIGO 3º. DA LEI 10520/2002.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/902/112-2019_concessao_de_diaria_-_angelita_-_maringa.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/902/112-2019_concessao_de_diaria_-_angelita_-_maringa.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIÁRIA A SERVIDORA ANGELITA APARECIDA MEDRADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/901/111-2019_ferias_adriana.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/901/111-2019_ferias_adriana.pdf</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/900/110-2019_ferias_jeferson_ribeiro.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/900/110-2019_ferias_jeferson_ribeiro.pdf</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/899/109-2019_progressao_angelita.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/899/109-2019_progressao_angelita.pdf</t>
   </si>
   <si>
     <t>CONCEDE PROGRESSÃO FUNCIONAL A SERVIDOR EFETIVO DO QUADRO DO PODER LEGISLATIVO DE CRUZMALTINA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/898/108-2019_ferias_jeferson_ribeiro.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/898/108-2019_ferias_jeferson_ribeiro.pdf</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/867/107-2019_-_concede_licenca_materidade_mara.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/867/107-2019_-_concede_licenca_materidade_mara.doc</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA MATERNIDADE A SERVIDORA OCUPANTE DE CARGO COMISSIONADO</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/861/106-2019_-_ferias_angelita.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/861/106-2019_-_ferias_angelita.doc</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/858/105-2019_-_refazer_com_novos_membros.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/858/105-2019_-_refazer_com_novos_membros.doc</t>
   </si>
   <si>
     <t>Nomeia Comissão Especial de Avaliação de desempenho de Servidor da Câmara Municipal de Cruzmaltina, Estado do Paraná”</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/857/104-2019_comissao_de_avaliacao_de_bens.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/857/104-2019_comissao_de_avaliacao_de_bens.doc</t>
   </si>
   <si>
     <t>Nomeia Comissão de Levantamento e Avaliação Patrimonial de Bens Móveis, úteis e Inservíveis do Poder Legislativo do Município de Cruzmaltina.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/850/103-2019_-_designa_responsavel_pelo_portal_da_transparencia.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/850/103-2019_-_designa_responsavel_pelo_portal_da_transparencia.doc</t>
   </si>
   <si>
     <t>DESIGNA RESPONSÁVEL PELO PORTAL DA TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/842/102-2019_-_comissao_de_licitacao.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/842/102-2019_-_comissao_de_licitacao.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE MEMBROS PARA COMPOREM A COMISSÃO DE LICITAÇÕES, PARA O EXERCÍCIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/844/101-2019.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/844/101-2019.doc</t>
   </si>
   <si>
     <t>O Senhor INÁCIO RIOS ADAMI Presidente do Poder Legislativo de Cruzmaltina, no uso de suas atribuições legais:</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/843/100-2019.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/843/100-2019.doc</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2018/840/96-2018_progressao_classe_-_jeferson.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2018/840/96-2018_progressao_classe_-_jeferson.doc</t>
   </si>
   <si>
     <t>CONCEDE PROGRESSÃO FUNCIONAL A SERVIDOR DO QUADRO DO PODER LEGISLATIVO DE CRUZMALTINA E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/823/823_texto_integral.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDOR DO QUADRO EFETIVO DO PODER LEGISLATVO DE CRUZMALTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/800/800_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/800/800_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER FÉRIAS A SERVIDORA JOSIANA DOS SANTOS SILVA, OCUPANTE DO CARGO COMISSIONADO DE CHEFE DO DEPARTAMENTO FINANCEIRO, 30 DIAS DE FÉRIAS ENTRE OS DIAS 01 A 30 DE MAIO DE 2018 REFERENTE AO PERÍODO AQUISITIVO DE 02/01/2017 A 01/01/2018. </t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/803/803_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/803/803_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DE CRUZMALTINA, ESTADO DO PARANÁ, SENHOR MARCOS PAULO GREGIO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/802/802_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/802/802_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE MEMBROS PARA COMPOREM A COMISSÃO DE LICITAÇÕES, PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/801/801_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/801/801_texto_integral.doc</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/776/776_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/776/776_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER FÉRIAS A SERVIDORA ISABEL CRISTINA MOREIRA DE ABREU, OCUPANTE DO CARGO COMISSIONADO DE DIRETORA DA CÂMARA 30 DIAS DE FÉRIAS ENTRE OS DIAS 22 DE JANEIRO DE 2018 A 20 DE FEVEREIRO DE 2018 REFERENTE AO PERÍODO AQUISITIVO DE 02/01/2017 A 01/01/2018.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/772/772_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/772/772_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE FÉRIAS A SERVIDOR DE CARGO DE PROVIMENTO EFETIVO DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/701/701_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/701/701_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGAR A PORTARIA 84/2017, DE 16 DE NOVEMBRO DE 2017</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/700/700_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/700/700_texto_integral.doc</t>
   </si>
   <si>
     <t>PROIBIR A PARTIDO DO DIA 20 DE NOVEMBRO DE 2017 O ACESSO ÀS REDES SOCIAIS E APLICATIVOS DE MENSAGENS INSTANTÂNEAS SEJA ATRAVÉS DOS EQUIPAMENTOS PERTENCENTES AO PODER LEGISLATIVO OU ATRAVÉS DE CELULARES NAS DEPENDÊNCIAS DO PODER LEGISLATIVO DURANTE O HORÁRIO DE EXPEDIENTE COMPREENDIDO ENTRE AS 08:00H E 11:30H E ENTRE AS 13:00H E 17:00H E TAMBÉM DURANTE AS SESSÕES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/726/726_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/726/726_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. VILSON FERREIRA DE CASTRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE DUAS DIÁRIA (S) NO VALOR DE R$ 170,00, PARA QUE O VEREADOR JOSÉ FERNANDO TOMÉ CORDEIRO EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NOS DIAS 11 E 12 DE JULHO, NA CIDADE DE CURITIBA, A FIM DE ACOMPANHAR O PREFEITO MUNICIPAL PARA BUSCAR PROJETO DE RECAPE ASFÁLTICO JUNTO A SECRETARIAS ESTADUAIS. </t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/699/699_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/699/699_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. MARCOS PAULO GREGIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, REQUER 01 (UMA) DIÁRIA NO VALOR DE R$ 450,00, (QUATROCENTOS E CINQUENTA REAIS), PARA SE DESLOCAR ATÉ A CIDADE DE CURITIBA NO DIA 27 DE JUNHO DE 2017 A FIM DE PARTICIPAR DA ENTREGA DA VIATURA DA POLÍCIA MILITAR PARA O MUNICÍPIO DE CRUZMALTINA. 	O DESLOCAMENTO SERÁ COM VEICULO PRÓPRIO</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/698/698_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/698/698_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. MARCOS PAULO GREGIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, CONCEDE 01 (UMA) DIÁRIA(S) NO VALOR DE R$ 300,00, (TREZENTOS REAIS), AO VEREADOR VILSON FERREIRA DE CASTRO, RG 4.998.292-5 SSP-PR, PARA SE DESLOCAR ATÉ A CIDADE DE CURITIBA NO DIA 27 DE JUNHO DE 2017 A FIM DE PARTICIPAR DA ENTREGA DA VIATURA DA POLÍCIA MILITAR PARA O MUNICÍPIO DE CRUZMALTINA. O DESLOCAMENTO SERÁ COM VEICULO PRÓPRIO. </t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/697/697_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/697/697_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDOR DO QUADRO EFETIVO DO PODER LEGISLATVO DE CRUZMALTINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/696/696_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/696/696_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. MARCOS PAULO GREGIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, CONCEDE 02 (DUAS) DIÁRIA(S) NO VALOR DE R$ 300,00, (TREZENTOS REAIS), A SERVIDORA ANGELITA APARECIDA MEDRADO, MATRICULA Nº 15, OCUPANTE DO CARGO DE CONTADORA, PARA SE DESLOCAR ATÉ A CIDADE DE CURITIBA NOS DIAS 28 E 29 DE JUNHO DE 2017 A FIM DE PARTICIPAR DO II FÓRUM DE CONTROLE EXTERNO PROMOVIDO PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ. </t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/655/655_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/655/655_texto_integral.doc</t>
   </si>
   <si>
     <t>A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. DORVALINA APARECIDA BIS PORFIRIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, REQUER 03 (TRÊS) DIÁRIA (S) NO VALOR DE R$ 300,00, (TREZENTOS REAIS) CADA, PARA PARTICIPAR DO CURSO: ORATÓRIA, COMUNICAÇÃO E LIDERANÇA, NOS DIAS 17, 18 E 19 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/695/695_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/695/695_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. MARCOS PAULO GREGIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, CONCEDE 01(UMA) DIÁRIA(S) NO VALOR DE R$ 300,00, (TREZENTOS REAIS), AO VEREADOR INACIO RIOS ADAMI PARA SE DESLOCAR ATÉ A CIDADE DE CURITIBA NO DIA 06 DE JUNHO DE 2017 A FIM DE JUNTAMENTE COM A PREFEITA MUNICIPAL, VIABILIZAR RECURSOS PARA O MUNICÍPIO DO VALOR DE R$ 1.200.000,00 (UM MILHÃO E DUZENTOS MIL REAIS) ATRAVÉS DE CONTRATAÇÃO DE OPERAÇÃO DE CRÉDITO DO SISTEMA DE FINANCIAMENTO AOS MUNICÍPIOS</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/694/694_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/694/694_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. MARCOS PAULO GREGIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, CONCEDE 01(UMA) DIÁRIA(S) NO VALOR DE R$ 300,00, (TREZENTOS REAIS), AO VEREADOR JOSÉ FERNANDO TOMÉ CORDEIRO PARA SE DESLOCAR A CIDADE DE CURITIBA NO DIA 06 DE JUNHO DE 2017 A FIM DE JUNTAMENTE COM A PREFEITA MUNICIPAL, VIABILIZAR RECURSOS PARA O MUNICÍPIO DO VALOR DE R$ 1.200.000,00 (UM MILHÃO E DUZENTOS MIL REAIS) ATRAVÉS DE CONTRATAÇÃO DE OPERAÇÃO DE CRÉDITO DO SISTEMA DE FINANCIAMENTO AOS MUNICÍPIOS</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/693/693_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/693/693_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE DIÁRIA A PRESIDENTE DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/692/692_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/692/692_texto_integral.doc</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/691/691_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/691/691_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE PROGRESSÃO FUNCIONAL A SERVIDORA DO QUADRO DO PODER LEGISLATIVO DE CRUZMALTINA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/690/690_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/690/690_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. MARCOS PAULO GREGIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, REQUER 01(UMA) DIÁRIA(S) NO VALOR DE R$ 450,00, (QUATROCENTOS E CINQUENTA REAIS), PARA SE DESLOCAR ATÉ A SEDE DA COHAPAR NA CIDADE DE CURITIBA NO DIA 12 DE ABRIL DE 2017 A FIM DE JUNTAMENTE COM A PREFEITA MUNICIPAL, VIABILIZAR A DOCUMENTAÇÃO PARA O PROJETO E POSTERIOR CONSTRUÇÃO DE CASAS POPULARES NO MUNICÍPIO DE CRUZMALTINA</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/689/689_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/689/689_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO ESPECIAL DE AVALIAÇÃO DE DESEMPENHO DE SERVIDOR DA CÂMARA MUNICIPAL DE CRUZMALTINA, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/688/688_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/688/688_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ATO DELEGATÓRIO BANCO DO BRASIL_x000D_
 </t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/687/687_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/687/687_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE MEMBROS PARA COMPOREM A COMISSÃO DE LICITAÇÕES, PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/686/686_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/686/686_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER FUNÇÃO GRATIFICADA NO VALOR DE 60% SOBRE SEUS VENCIMENTOS MENSAIS À SERVIDORA ANGELITA APARECIDA MEDRADO, PORTADORA DO RG. 8.387.234-9, CPF 058.602.439-52, BRASILEIRA, CASADA, OCUPANTE DO CARGO DE CONTADORA, SENDO 50% (CINQUENTA POR CENTO) PARA ASSESSORAR NOS SERVIÇOS ADMINISTRATIVOS SECRETARIA DA CÂMARA MUNICIPAL E 10% (DEZ POR CENTO) PARA RESPONDER PELAS INFORMAÇÕES PRESTADAS NO PORTAL DA TRANSPARÊNCIA DA CÂMARA MUNICIPAL DE CRUZMALTINA POR FORÇA DO TERMO DE AJUSTAMENTO DE CONDUTA FIRMANDO ENTRE O PODER LEGISLATIVO MUNICIPAL E O MINISTÉRIO PÚBLICO DO ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/685/685_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/685/685_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEAR A SENHORITA JOSIANA DOS SANTOS SILVA, BRASILEIRA, RESIDENTE E DOMICILIADA NA CIDADE DE CRUZMALTINA, ESTADO DO PARANÁ, PORTADORA DO CPF N.º 113.857.209-80, RG Nº 14.139.058-9 SSP/PR PARA O CARGO COMISSIONADO DE CHEFE DO DEPARTAMENTO FINANCEIRO.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/684/684_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/684/684_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEAR A SENHORITA ISABEL CRISTINA MOREIRA DE ABREU, BRASILEIRA, RESIDENTE E DOMICILIADA NA CIDADE DE CRUZMALTINA, ESTADO DO PARANÁ, PORTADORA DO CPF N.º 025.129.699-75, RG Nº 7.907.330-0 SSP/PR PARA O CARGO COMISSIONADO DE DIRETORA DA CÂMARA.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/683/683_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/683/683_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EXONERAR A PARTIR DO DIA 31/12/2016 A SENHORA ISABEL CRISTINA MOREIRA DE ABREU, BRASILEIRA, RESIDENTE E DOMICILIADA NA CIDADE DE CRUZMALTINA, ESTADO DO PARANÁ, PORTADORA DO CPF N.º 025.129.699-75, RG Nº 7.907.330-0 SSP/PR DO CARGO COMISSIONADO DE DIRETORA DA CÂMARA. </t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/681/681_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/681/681_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER AO SERVIDOR JEFERSON RIBEIRO, OCUPANTE DO CARGO DE PROCURADOR JURÍDICO, 30 (TRINTA) DIAS DE FÉRIAS ENTRE OS DIAS 01/01/2017 A 30/01/2017, RELATIVAS AO PERÍODO AQUISITIVO DE 03/07/2015 A 05/07/2016</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/680/680_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/680/680_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE DIÁRIA A SERVIDOR</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/679/679_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/679/679_texto_integral.doc</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/678/678_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/678/678_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER PROGRESSÃO FUNCIONAL AO SERVIDOR ABAIXO RELACIONADO, NA TABELA DE CARGOS E SALÁRIOS APROVADAS PELA RESOLUÇÃO 31/2012, COM AS ALTERAÇÕES FEITAS PELA LEI 472/2016 DE ACORDO COM O QUE SE ESPECIFICA</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/677/677_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/677/677_texto_integral.doc</t>
   </si>
   <si>
     <t>EXONERAR A SENHORA LUCIA TURETA DOS SANTOS GUABIRABA, BRASILEIRA, RESIDENTE E DOMICILIADO NA CIDADE DE FAXINAL, ESTADO DO PARANÁ, PORTADORA DO CPF N.º 030.699.959-50, RG Nº 7046327-0 SSP/PR, PARA OCUPAR O CARGO COMISSIONADO DE CHEFE DO DEPARTAMENTO FINANCEIRO</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/676/676_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/676/676_texto_integral.doc</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/675/675_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/675/675_texto_integral.doc</t>
   </si>
   <si>
     <t>DESIGNA SERVIDOR PARA RESPONDER PELAS INFORMAÇÕES CONSTANTES NO PORTAL DA TRANSPARÊNCIA DA CÂMARA MUNICIPAL DE CRUZMALTINA</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/674/674_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/674/674_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER 02 (DUAS) DIÁRIAS NO VALOR DE R$ 300,00 (TREZENTOS REAIS) CADA À SERVIDORA ANGELITA APARECIDA MEDRADO, OCUPANTE DO CARGO DE CONTADORA, MATRÍCULA 15-9, TENDO COMO DESTINO A CIDADE DE CURITIBA/PR A FIM DE PARTICIPAR DO CURSO DE ORÇAMENTO: CONFECÇÃO E EXECUÇÃO, PROMOVIDO PELA EMPRESA UNIPÚBLICA NOS DIAS 10 E 11 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/673/673_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/673/673_texto_integral.doc</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/672/672_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/672/672_texto_integral.doc</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/671/671_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/671/671_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER A SERVIDORA ANGELITA APARECIDA MEDRADO, OCUPANTE DO CARGO DE CONTADORA, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 04/04/2016 A 23/04/2016, RELATIVAS AO PERÍODO AQUISITIVO DE 01/04/2015 A 31/03/2016 E CONVERTER 10 DIAS EM ABONO PECUNIÁRIO. </t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/670/670_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/670/670_texto_integral.doc</t>
   </si>
   <si>
     <t>A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. DORVALINA APARECIDA BIS PORFIRIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 01 (UMA) DIÁRIA (S) NO VALOR DE R$ 300,00, (TREZENTOS REAIS) PARA QUE O VEREADOR JOSÉ FERNANDO TOMÉ CORDEIRO EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA NO DIA 09 DE MARÇO DE 2016, NA CASA CIVIL/PALÁCIO IGUAÇU PARA TRATAR INTERESSES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/669/669_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/669/669_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER A SERVIDORA ADRIANA APARECIDA DE ARAÚJO, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 05/02/2015 Á 24/02/2015, RELATIVAS AO PERÍODO AQUISITIVO DE 02/02/2015 A 01/02/2016 E CONVERTER 10 DIAS EM ABONO PECUNIÁRIO. </t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/668/668_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/668/668_texto_integral.doc</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/665/665_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/665/665_texto_integral.doc</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/664/664_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/664/664_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A SERVIDORA LUCIA TURETA DOS SANTOS GUABIRABA, OCUPANTE DO CARGO DE CHEFE DO DEPARTAMENTO FINANCEIRO, 30 (TRINTA) DIAS DE FÉRIAS ENTRE OS DIAS 12/01/2016 A 10/02/2016, RELATIVAS AO PERÍODO AQUISITIVO DE 08/01/2015 A 08/01/2016.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/663/663_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/663/663_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR.ª DORVALINA APARECIDA BIS PORFIRIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, REQUER 03 (TRÊS) DIÁRIA (S) NO VALOR DE R$ 600,00, (SEISCENTOS REAIS), CADA, ACRESCIDA DE 50%, CONFORME § 1º DO ARTIGO 4º DA MESMA LEI PARA QUE POSSA PARTICIPAR 8° CONGRESSO BRASILEIRO DE CÂMARAS MUNICIPAIS DE 24 A 26 DE NOVEMBRO DE 2015 NA CIDADE DE BRASÍLIA/DF. </t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/662/662_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/662/662_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR.ª DORVALINA APARECIDA BIS PORFIRIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, CONCEDE 02 (DUAS) DIÁRIA (S) NO VALOR DE R$ 400,00, (QUATROCENTOS REAIS), PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO POSSA PARTICIPAR DO 2° FÓRUM PARANAENSE DE CONTABILIDADE APLICADA AO SETOR PÚBLICO &amp;#8211; O FUTURO DA INFORMAÇÃO CONTÁBIL, QUE SERÁ REALIZADO NOS DIAS 14 E 15 DE OUTUBRO DE 2015, NA CIDADE DE MARINGÁ/PR._x000D_
 				_x000D_
 </t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/661/661_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/661/661_texto_integral.doc</t>
   </si>
   <si>
     <t>A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. DORVALINA APARECIDA BIS PORFIRIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, CONCEDE 01 (UMA) DIÁRIA (S) NO VALOR DE R$ 200,00, (DUZENTOS REAIS), PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO POSSA PARTICIPAR DO ENCONTRO SOBRE PLANO DE CONTAS APLICADO AO SETOR PÚBLICO: ALTERAÇÕES PARA 2016 E REFLEXOS NO SIM AM, QUE SERÁ REALIZADO NO DIA 08 DE OUTUBRO DE 2015, NA CIDADE DE LONDRINA/PR.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/660/660_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/660/660_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER A SENHORITA ADRIANA APARECIDA DE ARAÚJO, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS DA CÂMARA MUNICIPAL DE CRUZMALTINA, 120 DIAS DE LICENÇA MATERNIDADE CONTADOS A PARTIR DESTA DATA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/659/659_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/659/659_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEAR A SENHORITA LAUANE RAFAELA PEREIRA MARQUETI, BRASILEIRA, RESIDENTE E DOMICILIADA NA CIDADE DE CRUZMALTINA, ESTADO DO PARANÁ, PORTADORA DO CPF N.º 102.653.939-06, RG Nº 13.141.191-0 SSP/PR PARA O CARGO COMISSIONADO DE DIRETORA DA CÂMARA.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/658/658_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/658/658_texto_integral.doc</t>
   </si>
   <si>
     <t>EXONERAR O SENHOR LUIS FELIPE MARTINS MOREIRA, BRASILEIRO, RESIDENTE E DOMICILIADO NA CIDADE DE CRUZMALTINA, ESTADO DO PARANÁ, PORTADOR DO CPF N.º 104.774.129-63, RG Nº 12.651.787-4 SSP/PR DO CARGO COMISSIONADO DE DIRETOR DA CÂMARA.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/657/657_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/657/657_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER AO SERVIDOR JEFERSON RIBEIRO, OCUPANTE DO CARGO DE PROCURADOR JURÍDICO, 30 (TRINTA) DIAS DE FÉRIAS ENTRE OS DIAS 09/07/2015 A 07/08/2015, RELATIVAS AO PERÍODO AQUISITIVO DE 03/07/2014 A 04/07/2015._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/656/656_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/656/656_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. DORVALINA APARECIDA BIS PORFIRIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, CONCEDE 02 (DUAS) DIÁRIA (S) NO VALOR DE R$ 300,00, (TREZENTOS REAIS) CADA, PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO POSSA PARTICIPAR DO CURSO: &amp;#8220;LICITAÇÕES SEGUNDO O TRIBUNAL DE CONTAS DO PARANÁ&amp;#8221; QUE SERÁ REALIZADO NOS DIAS 01 E 02 DE JULHO DE 2015, NA CIDADE DE CURITIBA. </t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/654/654_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/654/654_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. DORVALINA APARECIDA BIS PORFIRIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 02 (DUAS) DIÁRIA (S) NO VALOR DE R$ 400,00, (QUATROCENTOS REAIS) PARA QUE O SERVIDOR JEFERSON RIBEIRO PARTICIPE DO CURSO: INSTRUMENTOS DE CONTROLE INTERNO MUNICIPAL, PROMOVIDO PELA EMPRESA: CENTRO DE ADMINISTRAÇÃO PÚBLICA E EMPRESARIA LTDA, NOS DIAS 28 E 29 DE MAIO NA CIDADE DE MARINGÁ/PR. </t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/653/653_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/653/653_texto_integral.doc</t>
   </si>
   <si>
     <t>A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. DORVALINA APARECIDA BIS PORFIRIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 02 (DUAS) DIÁRIA (S) NO VALOR DE R$ 400,00, (QUATROCENTOS REAIS) PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO PARTICIPE DO CURSO: INSTRUMENTOS DE CONTROLE INTERNO MUNICIPAL PROMOVIDO PELA EMPRESA CENTRO DE ADMINISTRAÇÃO PÚBLICA E EMPRESARIAL LTDA, NOS DIAS 28 E 29 DE MAIO DE 2015 NA CIDADE DE MARINGÁ.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/650/650_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/650/650_texto_integral.doc</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/652/652_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/652/652_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER A SERVIDORA ANGELITA APARECIDA MEDRADO, OCUPANTE DO CARGO DE CONTADORA, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 22/04/2015 A 11/05/2015, RELATIVAS AO PERÍODO AQUISITIVO DE 01/04/2014 A 31/03/2015 E CONVERTER 10 DIAS EM ABONO PECUNIÁRIO. </t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/651/651_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/651/651_texto_integral.docx</t>
   </si>
   <si>
     <t>SÚMULA: CONCEDE PROGRESSÃO FUNCIONAL A SERVIDOR DO QUADRO DO PODER LEGISLATIVO DE CRUZMALTINA.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/649/649_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/649/649_texto_integral.doc</t>
   </si>
   <si>
     <t>A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. DORVALINA APARECIDA BIS PORFIRIO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 01 (UMA) DIÁRIA (S) NO VALOR DE R$ 200,00, (DUZENTOS REAIS) PARA EXERCER REPRESENTATIVIDADE DA CÂMARA MUNICIPAL NO ENCONTRO SOBRE PRESTAÇÕES DE CONTAS MUNICIPAIS: PROBLEMAS &amp; SOLUÇÕES PROMOVIDO PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, NA CIDADE DE MARINGÁ, NO DIA 04/05/2015.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/648/648_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/648/648_texto_integral.doc</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/667/667_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/667/667_texto_integral.doc</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/666/666_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/666/666_texto_integral.doc</t>
   </si>
   <si>
     <t>EXONERAR A SENHORA LAUANE RAFAELA PEREIRA MARQUETI, BRASILEIRA, RESIDENTE E DOMICILIADO NA CIDADE DE CRUZMALTINA, ESTADO DO PARANÁ, PORTADORA DO CPF N.º 102.653.939-06, RG Nº 13.141.191-0 SSP/PR DO CARGO COMISSIONADO DE DIRETORA DA CÂMARA.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/647/647_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/647/647_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE MEMBROS PARA COMPOREM A COMISSÃO DE LICITAÇÕES, PARA O EXERCÍCIO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/646/646_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/646/646_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEAR A SENHORA LUCIA TURETA DOS SANTOS GUABIRABA, BRASILEIRA, RESIDENTE E DOMICILIADO NA CIDADE DE FAXINAL, ESTADO DO PARANÁ, PORTADORA DO CPF N.º 030.699.959-50, RG Nº 7046327-0 SSP/PR, PARA OCUPAR O CARGO COMISSIONADO DE CHEFE DO DEPARTAMENTO FINANCEIRO. </t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/645/645_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/645/645_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEAR O SENHOR LUIS FELIPE MARTINS MOREIRA, BRASILEIRO, RESIDENTE E DOMICILIADO NA CIDADE DE CRUZMALTINA, ESTADO DO PARANÁ, PORTADOR DO CPF N.º 104.774.129-63, RG Nº 12.651.787-4 SSP/PR, PARA OCUPAR O CARGO COMISSIONADO DE DIRETORA DA CÂMARA.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/644/644_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/644/644_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EXONERAR DO CARGO DE PROVIMENTO EM COMISSÃO, A SENHORA ANA CLÁUDIA DE SOUZA, BRASILEIRA, PORTADORA DO RG Nº. 9.751.690-1 SSP/PR. E INSCRITA NO CPF/MF Nº. 066.645.949.51, DO CARGO DE DIRETORA DA CÂMARA MUNICIPAL DE CRUZMALTINA, ESTADO DO PARANÁ. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/643/643_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/643/643_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. IVONE APARECIDA DE SOUZA NECA, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA REQUER 03 (TRÊS) DIÁRIA (S) NO VALOR DE R$ 450,00, PARA EXERCER REPRESENTATIVIDADE DA CÂMARA MUNICIPAL NO PRIMEIRO CONGRESSO DE CÂMARAS MUNICIPAIS, NA CIDADE DE CURITIBA, NOS DIAS 10, 11 E 12 DE DEZEMBRO.  </t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/642/642_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/642/642_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 				A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. IVONE APARECIDA DE SOUZA NECA, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 02 (DUAS) DIÁRIA (S) NO VALOR DE R$ 300,00, PARA QUE O PROCURADOR JURÍDICO JEFERSON RIBEIRO EXERÇA REPRESENTATIVIDADE DA CÂMARA MUNICIPAL NO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ TENDO COMO OBJETO FAZER QUESTIONAMENTOS, REFERENTE À INSTRUÇÃO 2817/14-DCM DO PROCESSO DE PRESTAÇÕES DE CONTAS 207850/14-TC, NA CIDADE DE CURITIBA, NOS DIAS 26 E 27 DE NOVEMBRO. _x000D_
 </t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/641/641_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/641/641_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. IVONE APARECIDA DE SOUZA NECA, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 02 (DUAS) DIÁRIA (S) NO VALOR DE R$ 300,00, PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO EXERÇA REPRESENTATIVIDADE DA CÂMARA MUNICIPAL NO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ TENDO COMO OBJETO FAZER QUESTIONAMENTOS, REFERENTE À INSTRUÇÃO 2817/14-DCM DO PROCESSO DE PRESTAÇÕES DE CONTAS 207850/14-TC, NA CIDADE DE CURITIBA, NOS DIAS 26 E 27 DE NOVEMBRO. </t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/640/640_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/640/640_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. IVONE APARECIDA DE SOUZA NECA, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 03 (TRÊS) DIÁRIA (S) NO VALOR DE R$ 200,00, CADA UMA, PARA QUE A ANA CLAUDIA DE SOUZA PARTICIPE DE TREINAMENTO REFERENTE AO SISTEMA BETHA LEGISLATIVO, NA SEDE DA PUBLIS INFORMÁTICA E SISTEMAS LTDA, NA CIDADE DE LONDRINA, NOS DIAS 11, 12 E 13 DE NOVEMBRO. </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/639/639_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/639/639_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. IVONE APARECIDA DE SOUZA NECA, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 03 (TRÊS) DIÁRIA (S) NO VALOR DE R$ 200,00,  CADA UMA, PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO PARTICIPE DE TREINAMENTO REFERENTE AO SISTEMA DE CONTABILIDADE PATRIMONIAL - COMPRA E LANÇAMENTOS DE DADOS NO PORTAL DA TRANSPARÊNCIA, NA SEDE DA PUBLIS INFORMÁTICA E SISTEMAS LTDA, NA CIDADE DE LONDRINA, NOS DIAS 05, 06 E 07 DE NOVEMBRO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/638/638_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/638/638_texto_integral.docx</t>
   </si>
   <si>
     <t>A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. IVONE APARECIDA DE SOUZA NECA, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 03 (TRÊS) DIÁRIA (S) NO VALOR DE R$ 300,00, CADA UMA,  PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO PARTICIPE DE UM CURSO TÉCNICO &amp;#8211; LICITAÇÕES I E II - PROMOVIDO PELA UNIPÚBLICA, NA CIDADE DE CURITIBA NOS DIAS 24, 25 E 26 DE SETEMBRO DE 2014.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/636/636_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/636/636_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. IVONE APARECIDA DE SOUZA NECA, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 01 (UMA) DIÁRIA (S) NO VALOR DE R$ 200,00, PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO PARTICIPE DE UM CURSO REFERENTE À NOVO SISTEMA DE ATOS DE PESSOAL E CONCESSÃO DE BENEFÍCIOS PREVIDENCIÁRIOS NO REGIME PRÓPRIO DE PREVIDÊNCIA - MÓDULO II&amp;#8221; PROMOVIDO PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, NA CIDADE DE PITANGA, NOS DIAS 28 DE AGOSTO DE 2014_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/635/635_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/635/635_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. IVONE APARECIDA DE SOUZA NECA, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 01 (UMA) DIÁRIA (S) NO VALOR DE R$ 200,00, PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO PARTICIPE DE UM CURSO REFERENTE À REGRAS JURÍDICAS DE ADMISSÃO DE PESSOAL E MÓDULO DE ADMISSÃO DO SIAP - MÓDULO I PROMOVIDO PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, NA CIDADE DE PITANGA, NOS DIAS 27 DE AGOSTO DE 2014. </t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/634/634_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/634/634_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. IVONE APARECIDA DE SOUZA NECA, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 02 (DUAS) DIÁRIA (S) NO VALOR DE R$ 300,00, PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO PARTICIPE DE UM CURSO REFERENTE À CAPACITAÇÃO E ELABORAÇÃO DE ORÇAMENTO PÚBLICO OFERTADO PELA ARTK SERVIÇOS LITDA - ME, NA CIDADE DE CURITIBA, NOS DIAS 12 E 13 DE AGOSTO. </t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/633/633_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/633/633_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">IVONE APARECIDA DE SOUZA NECA, PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, BIÊNIO 2013/2014, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, REQUERER 01 (UMA) DIÁRIA (S) NO VALOR DE R$ 450,00, CONSIDERANDO A NECESSIDADE DE DESLOCAMENTO À CIDADE DE CURITIBA/PR NO DIA 07/08/2014 PARA TRATAR DE ASSUNTOS DE INTERESSE DA CÂMARA MUNICIPAL DE CRUZMALTINA NA DCM DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/632/632_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/632/632_texto_integral.docx</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/631/631_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/631/631_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER AO SERVIDOR JEFERSON RIBEIRO, OCUPANTE DO CARGO DE PROCURADOR JURÍDICO, 30 (TRINTA) DIAS DE FÉRIAS ENTRE OS DIAS 01/07/2014 Á 30/07/2014, RELATIVAS AO PERÍODO AQUISITIVO DE 01/07/2013 A 01/07/2014.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/637/637_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/637/637_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE PROGRESSÃO FUNCIONAL A SERVIDORES DO QUADRO DO PODER LEGISLATIVO DE CRUZMALTINA</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/630/630_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/630/630_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª. IVONE APARECIDA DE SOUZA NECA, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 01 (UMA) DIÁRIA (S) NO VALOR DE R$ 200,00, PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO PARTICIPE DE UM EVENTO ORGANIZADO PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, SOBRE A &amp;#8220;NOVA FERRAMENTA PARA AVALIAÇÃO DA GESTÃO PÚBLICA E O ENCERRAMENTO DA PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2013&amp;#8221;, NA CIDADE DE MARINGÁ, NO DIA 23 DE MAIO DE 2014. </t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/629/629_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/629/629_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REENQUADRAMENTO DE SERVIDORES:</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/628/628_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/628/628_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">IVONE APARECIDA DE SOUZA NECA, PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, BIÊNIO 2013/2014, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, REQUERER 01 (UMA) DIÁRIA (S) NO VALOR DE R$ 450,00, PARA EXERCER REPRESENTATIVIDADE DA CÂMARA DE VEREADORES DE CRUZMALTINA NA DIRETORIA DE CONTAS MUNICIPAIS (DCM) DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ &amp;#8211; TCE/PR, NA CIDADE DE CURITIBA. </t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/627/627_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/627/627_texto_integral.docx</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/626/626_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/626/626_texto_integral.docx</t>
   </si>
   <si>
     <t>IVONE APARECIDA DE SOUZA NECA, PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, BIÊNIO 2013/2014, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, REQUERER 03 (UMA) DIÁRIA (S) NO VALOR DE R$ 450,00, CADA UMA, PARA PARTICIPAR DE UM CURSO SOBRE VEREANÇA, OFERTADO PELA UNIPÚBLICA, NA CIDADE DE CURITIBA, ENTRE OS DIAS 23, 24 E 25 DE ABRIL.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/625/625_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/625/625_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE MEMBROS PARA COMPOREM A COMISSÃO PERMANENTE DE LICITAÇÕES, PARA O EXERCÍCIO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/624/624_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/624/624_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 				IVONE APARECIDA DE SOUZA NECA, PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, BIÊNIO 2013/2014, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, REQUERER 02 (DUAS) DIÁRIA (S) NO VALOR DE R$ 450,00, CADA UMA, PARA REUNIÃO COM SECRETÁRIA DA FAMÍLIA E DESENVOLVIMENTO SOCIAL, FERNANDA RICHA, NO DIA 01/04/2014 E VISITA ÀS SECRETARIAS DO ESTADO, PARA CONHECIMENTOS DE PROJETOS NO DIA 02/04/2014, NA CIDADE DE CURITIBA._x000D_
 </t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/623/623_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/623/623_texto_integral.docx</t>
   </si>
   <si>
     <t>A PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SRª.IVONE APARECIDA DE SOUZA NECA, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 01 DIÁRIA NO VALOR DE R$ 300,00, PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO PARTICIPE DE UM CURSO REFERENTE AO ENCONTRO TÉCNICO DIRECIONADO SIM AM, NO DIA 01 DE ABRIL.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/622/622_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/622/622_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE DIARIA</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/621/621_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/621/621_texto_integral.docx</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/620/620_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/620/620_texto_integral.docx</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/619/619_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/619/619_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A SERVIDORA ADRIANA APARECIDA DE ARAÚJO, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS, 30 (TRINTA) DIAS DE FÉRIAS ENTRE OS DIAS 01/02/2014 Á 02/03/2014, RELATIVAS AO PERÍODO AQUISITIVO DE 02/02/2013 A 01/02/2014.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/618/618_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/618/618_texto_integral.docx</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/617/617_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/617/617_texto_integral.doc</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/616/616_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/616/616_texto_integral.doc</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/615/615_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/615/615_texto_integral.doc</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/614/614_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/614/614_texto_integral.doc</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/613/613_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/613/613_texto_integral.docx</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/612/612_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/612/612_texto_integral.docx</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/611/611_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/611/611_texto_integral.doc</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/609/609_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/609/609_texto_integral.doc</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/608/608_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/608/608_texto_integral.docx</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/607/607_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/607/607_texto_integral.doc</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/606/606_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/606/606_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A SERVIDORA ANGELITA APARECIDA MEDRADO, OCUPANTE DO CARGO DE CONTADORA, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 01/04/2013 Á 20/04/2013, RELATIVAS AO PERÍODO AQUISITIVO DE 01/04/2012 A 01/04/2013.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/605/605_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/605/605_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A SERVIDORA ADRIANA APARECIDA DE ARAÚJO, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS, 30 (TRINTA) DIAS DE FÉRIAS ENTRE OS DIAS 01/02/2013 Á 02/03/2013, RELATIVAS AO PERÍODO AQUISITIVO DE 02/02/2012 A 01/02/2013.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/604/604_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/604/604_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE MEMBROS PARA COMPOREM A COMISSÃO DE LICITAÇÕES, PARA O EXERCÍCIO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/603/603_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/603/603_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEAR PARA O CARGO DE PROVIMENTO EM COMISSÃO, A SENHORA FRANCIELI FERNANDA BETIN</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE RECEBIMENTO DE BENS MÓVEIS E IMÓVEIS DA CÂMARA MUNICIPAL DE CRUZMALTINA/PR</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/763/763_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/763/763_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EXONERAR DO CARGO DE PROVIMENTO EM COMISSÃO, A SENHORA LUCIANA BATISTA DOS SANTOS SILVA, BRASILEIRA, CASADA, PORTADORA DO RG Nº. 7.618.263-9 SSP/PR. E INSCRITA NO CPF/MF Nº. 008.560.359-71, DO CARGO DE DIRETORA DA CÂMARA MUNICIPAL DE CRUZMALTINA, ESTADO DO PARANÁ. </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/762/762_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/762/762_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 01 DIÁRIA (S) NO VALOR DE R$ 170,00, PARA QUE O (A) SERVIDOR (A) JEFERSON RIBEIRO EXERÇA A  REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, JUNTO AO CURSO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, NA CIDADE DE CURITIBA NO DIA 26 DE NOVEMBRO DE 2012 COM O TEMA: DISPENSA, INEXIGIBILIDADE DE LICITAÇÃO E CONTRATOS ADMINISTRATIVOS &amp;#8211; QUESTÕES POLÊMICAS.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/761/761_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/761/761_texto_integral.docx</t>
   </si>
   <si>
     <t>TORNA PÚBLICA A RECOMENDAÇÃO ADMINISTRATIVA 02/2012 DO MINISTÉRIO PÚBLICO ELEITORAL.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/760/760_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/760/760_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 				O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. JOSÉ FERNANDO TOMÉ CORDEIRO , NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 01 DIÁRIA (S) NO VALOR DE R$ 110,00 (CENTO E DEZ REAIS) , PARA QUE O A SERVIDORA ANGELITA APARECIDA MEDRADO EXERÇA A  REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, JUNTO AO CURSO DA ESCOLA DE GESTÃO PÚBLICA DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, COM O TEMA: OS GESTORES PÚBLICOS E AS PROVIDÊNCIAS DE FINAL DE MANDATO NO DIA 24 DE ABRIL DE 2012 NA CIDADE DE LONDRINA/PR. _x000D_
 </t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/759/759_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/759/759_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER FUNÇÃO GRATIFICADA NO VALOR DE 50% SOBRE SEUS VENCIMENTOS MENSAIS AO SERVIDOR JEFERSON RIBEIRO, PORTADORA DO RG. 5.266.541-8, CPF 729.636.119-00, BRASILEIRO, OCUPANTE DO CARGO DE PROCURADOR JURÍDICO, PARA RESPONDER PELAS ATRIBUIÇÕES DE CONTROLADOR INTERNO DA CÂMARA MUNICIPAL DE CRUZMALTINA.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/758/758_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/758/758_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER FUNÇÃO GRATIFICADA NO VALOR DE 50% SOBRE SEUS VENCIMENTOS MENSAIS À SERVIDORA ANGELITA APARECIDA MEDRADO, PORTADORA DO RG. 8.387.234-9, CPF 058.602.439-52, BRASILEIRA, CASADA, OCUPANTE DO CARGO DE CONTADORA, PARA ASSESSORAR NOS SERVIÇOS ADMINISTRATIVOS DA SECRETARIA DA CÂMARA MUNICIPAL DE CRUZMALTINA.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/756/756_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/756/756_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A SERVIDORA ADRIANA APARECIDA DE ARAÚJO, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS, 30 (TRINTA) DIAS DE FÉRIAS ENTRE OS DIAS 01/02/2012 A 02/03/2012, RELATIVAS AO PERÍODO AQUISITIVO DE 02/02/2011 A 01/02/2012.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/755/755_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/755/755_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 				O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 01 DIÁRIA (S) NO VALOR DE R$ 80,00, PARA QUE O (A) SERVIDOR (A) ANGELITA APARECIDA MEDRADO EXERÇA A  REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, JUNTO SECRETARIA DA RECEITA FEDERAL DO BRASIL, NA CIDADE DE APUCARANA PARA SOLICITAR INFORMAÇÕES QUANTO AO ANDAMENTO DO PEDIDO DE IMPUGNAÇÃO DO AUTO DE INFRAÇÃO Nº. 11634.720822/2011-31._x000D_
 </t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/757/757_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/757/757_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE MEMBROS PARA COMPOREM A COMISSÃO DE LICITAÇÕES, PARA O EXERCÍCIO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/753/753_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/753/753_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A SERVIDORA LUCIANA BATISTA DOS SANTOS SILVA, OCUPANTE DO CARGO DE DIRETORA DA CÂMARA, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 11/01/2012 Á 30/01/2012, CONVERTER 10 (DEZ) DIAS EM ABONO PECUNIÁRIO RELATIVAS AO PERÍODO AQUISITIVO DE 03/01/2011 A 02/01/2012.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/752/752_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/752/752_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A SERVIDORA ANGELITA APARECIDA MEDRADO, OCUPANTE DO CARGO DE OFICIAL ADMINISTRATIVO, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 11/01/2012 Á 30/01/2012, CONVERTER 10 (DEZ) DIAS EM ABONO PECUNIÁRIO RELATIVAS AO PERÍODO AQUISITIVO DE 03/01/2011 A 02/01/2012.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/754/754_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/754/754_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 01 DIÁRIA (S) NO VALOR DE R$ 40,00, PARA QUE O (A) SERVIDOR (A) ANGELITA APARECIDA MEDRADO EXERÇA A  REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, JUNTO A SECRETARIA DA RECEITA FEDERAL DO BRASIL, NA CIDADE DE APUCARANA PARA PROTOCOLAR PEDIDO DE IMPUGNAÇÃO AO AUTO DE INFRAÇÃO 11634.720822/2011-31.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/751/751_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/751/751_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA, CONCEDE 02 (DUAS) DIÁRIA(S) NO VALOR DE R$ 170,00, PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NO DIA 15 DE DEZEMBRO DE 2011, NA CIDADE DE CURITIBA, NA ASSINATURA DE CONVÊNIOS COM A COHAPAR E MUNICÍPIOS E APRESENTAÇÃO DO PLANO ESTADUAL DE HABITAÇÃO DE INTERESSE SOCIAL DO PARANÁ &amp;#8211; PEHIS-PR.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/750/750_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/750/750_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA, CONCEDE 02 (DUAS) DIÁRIA(S) NO VALOR DE R$ 170,00, PARA QUE A VEREADORA IVONE APARECIDA DE SOUZA NECA EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NO DIA 15 DE DEZEMBRO DE 2011, NA CIDADE DE CURITIBA, NA ASSINATURA DE CONVÊNIOS COM A COHAPAR E MUNICÍPIOS E APRESENTAÇÃO DO PLANO ESTADUAL DE HABITAÇÃO DE INTERESSE SOCIAL DO PARANÁ &amp;#8211; PEHIS-PR.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/749/749_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/749/749_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA, CONCEDE 01 (UMA) DIÁRIA(S) NO VALOR DE R$ 110,00, PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NO DIA 01 DE DEZEMBRO DE 2011, EM CURSO DO TRIBUNAL DE CONTAS COM O TEMA: PROCESSO ELETRÔNICO DO TRIBUNAL DE CONTAS DO PARANÁ, NA CIDA DE CAMBÉ. </t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/748/748_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/748/748_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA, CONCEDE 02 (DUAS) DIÁRIA(S) NO VALOR DE R$ 110,00, PARA QUE O SERVIDOR JEFERSON RIBEIRO EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NO DIA 21 DE NOVEMBRO DE 2011, EM CURSO DO TRIBUNAL DE CONTAS SOBRE LICITAÇÃO E CONTRATOS ADMINISTRATIVOS NA CIDADE DE FOZ DO IGUAÇU.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/747/747_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/747/747_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A NOMEAÇÃO DE MEMBROS PARA COMPOREM A COMISSÃO DE LICITAÇÕES, PARA O EXERCÍCIO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/746/746_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/746/746_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ FERNANDO TOMÉ CORDEIRO, PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, BIÊNIO 2011/2012, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, REQUERER 01 (UMA) DIÁRIA (S) NO VALOR DE R$ 170,00, PARA QUE EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NO DIA 28 DE SETEMBRO DE 2011, NA CIDADE DE CURITIBA, NO SERVIÇO AUTÔNOMO DO PARANACIDADE, ACOMPANHANDO O PREFEITO MUNICIPAL NA ASSINATURA DE CONVÊNIO PARA AQUISIÇÃO DE UMA MOTONIVELADORA. </t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/745/745_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/745/745_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 02 DIÁRIA (S) NO VALOR DE R$ 170,00, PARA QUE O (A) SERVIDOR (A) JEFERSON RIBEIRO EXERÇA A  REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, JUNTO AO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, NA CIDADE DE CURITIBA PARA CONSULTA REFERENTE A REALIZAÇÃO DE CONCURSO PÚBLICO PARA O CARGO DE CONTADOR DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/744/744_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/744/744_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ FERNANDO TOMÉ CORDEIRO, PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, BIÊNIO 2011/2012, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, REQUERER 02 (DUAS) DIÁRIA (S) NO VALOR DE R$ 170,00, PARA QUE EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NOS DIAS 24 E 25 DE AGOSTO DE 2011 NA CIDADE DE CURITIBA. </t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/743/743_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/743/743_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEAR A SERVIDORA ANGELITA APARECIDA MEDRADO, OCUPANTE DO CARGO DE OFICIAL ADMINISTRATIVO, INSCRITA NO CRC PR COM REGISTRO Nº. PR 056959/O-8 PARA DESEMPENHAR AS FUNÇÕES DE CONTROLE INTERNO, NOS TERMOS DA RESOLUÇÃO 26/2011.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/742/742_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/742/742_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER AO SERVIDOR JEFERSON RIBEIRO OCUPANTE DO CARGO DE PROCURADOR JURÍDICO, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 01/07/2011 Á 20/07/2011, CONVERTER 10 (DEZ) DIAS EM ABONO PECUNIÁRIO RELATIVAS AO PERÍODO AQUISITIVO DE 04/07/2010 A 03/07/2011.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/741/741_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/741/741_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESIDENTE DO PODER LEGISLATIVO DE CRUZMALTINA, ESTADO DO PARANÁ, SENHOR JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/739/739_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/739/739_texto_integral.doc</t>
   </si>
   <si>
     <t>JOSÉ FERNANDO TOMÉ CORDEIRO, PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, BIÊNIO 2011/2012, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, REQUERER 02 (DUAS) DIÁRIA (S) NO VALOR DE R$ 170,00, PARA QUE EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, JUNTO AO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ A FIM DE SANAR DÚVIDAS A RESPEITO DO CONTROLE INTERNO MUNICIPAL.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/740/740_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/740/740_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE 02 DIÁRIA (S) NO VALOR DE R$ 170,00, PARA QUE O (A) SERVIDOR (A) JEFERSON RIBEIRO O ACOMPANHE EM CONSULTA JUNTO AO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, A RESPEITO DO CONTROLE INTERNO MUNICIPAL. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/738/738_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/738/738_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA, CONCEDE 02 (DUAS) DIÁRIA(S) NO VALOR DE R$ 170,00, PARA QUE O VEREADOR VILSON FERREIRA DE CASTRO EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NOS DIAS 17, 18 E 19 DE MAIO DE 2011, NA CIDADE DE CURITIBA, ACOMPANHANDO O PREFEITO EM AUDIÊNCIA COM O GOVERNADO DO ESTADO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/737/737_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/737/737_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA, CONCEDE 02 (DUAS) DIÁRIA(S) NO VALOR DE R$ 170,00, PARA QUE O VEREADOR MARCOS PAULO GREGIO EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NOS DIAS 17, 18 E 19 DE MAIO DE 2011, NA CIDADE DE CURITIBA, ACOMPANHANDO O PREFEITO EM AUDIÊNCIA COM O GOVERNADO DO ESTADO. </t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/736/736_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/736/736_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ FERNANDO TOMÉ CORDEIRO, PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, BIÊNIO 2011/2012, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, REQUERER 03 (DUAS) DIÁRIA(S) NO VALOR DE R$ 170,00, PARA QUE EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NOS DIAS 17, 18 E 19 DE MAIO DE 2011, NA CIDADE DE CURITIBA, ACOMPANHANDO O PREFEITO EM AUDIÊNCIA COM O GOVERNADO DO ESTADO. </t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/735/735_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/735/735_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. JOSÉ FERNANDO TOMÉ CORDEIRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE TRÊS DIÁRIAS NO VALOR DE R$ 170,00, PARA QUE A VEREADORA IVONE APARECIDA DE SOUZA NECA EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NOS DIAS 20 A 23 DE MARÇO, NA CIDADE DE CURITIBA.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/734/734_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/734/734_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A (O) SERVIDOR (A) ADRIANA APARECIDA DE ARAÚJO, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS, 30 (TRINTA) DIAS DE FÉRIAS ENTRE OS DIAS 16/02/2011 Á 17/03/2011, RELATIVAS AO PERÍODO AQUISITIVO DE 02/02/2010 A 01/02/2011.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/733/733_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/733/733_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A (O) SERVIDOR (A) ANGELITA APARECIDA MEDRADO, OCUPANTE DO CARGO DE OFICIAL ADMINISTRATIVO, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 10/01/20101 Á 29/01/2011, CONVERTER 10 (DEZ) DIAS EM ABONO PECUNIÁRIO RELATIVAS AO PERÍODO AQUISITIVO DE 03/01/2010 A 02/01/2011.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>NOMEAR PARA O CARGO DE PROVIMENTO EM COMISSÃO, A_x000D_
 SENHORA LUCIANA BATISTA DOS SANTOS SILVA, BRASILEIRA, CASADA, PORTADORA DO RG Nº._x000D_
 7.618.263-9 SSP/PR E INSCRITA NO CPF/MF Nº. 008.560.359-71, DO CARGO DE DIRETORA_x000D_
 DA CÂMARA MUNICIPAL DE CRUZMALTINA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/731/731_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/731/731_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EXONERAR DO CARGO DE PROVIMENTO EM COMISSÃO, A SENHORA LUCIANA BATISTA DOS SANTOS SILVA, BRASILEIRA, CASADA, PORTADORA DO RG Nº. 7.618.263-9 SSP/PR E INSCRITA NO CPF/MF Nº. 008.560.359-71, DO CARGO DE DIRETORA DA CÂMARA MUNICIPAL DE CRUZMALTINA, ESTADO DO PARANÁ. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/730/730_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/730/730_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER AO SERVIDOR JEFERSON RIBEIRO, OCUPANTE DO CARGO DE PROCURADOR JURÍDICO, 30 (TRINTA) DIAS DE FÉRIAS ENTRE OS DIAS 01/08/2010 Á 31/08/2010, RELATIVAS AO PERÍODO AQUISITIVO DE 04/07/2009 A 04/07/2010.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/729/729_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/729/729_texto_integral.doc</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO ESPECIAL DE AVALIAÇÃO DE DESEMPENHO PARA AQUISIÇÃO DE ESTABILIDADE DOS SERVIDORES DA CÂMARA MUNICIPAL DE CRUZMALTINA, ESTADO DO PARANÁ&amp;#8221;</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/728/728_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/728/728_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. VILSON FERREIRA DE CASTRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE UMA DIÁRIA (S) NO VALOR DE R$ 40,00, ACRESCIDA DO VALOR DE 50% PARA QUE A SERVIDORA ANGELITA APARECIDA MEDRADO POSSA LEVAR O COMPUTADOR DA SECRETARIA DA CÂMARA PARA FAZER A INSTALAÇÃO DOS SISTEMAS DE CONTABILIDA, FOLHA DE PAGAMENTO, LEGISLATIVO E PATRIMÔNIO, E UMA DIÁRIA NO VALOR DE R$ 40,00, ACRESCIDA DE 100% PARA QUE A MESMA SERVIDORA POSSA PARTIIPAR DO CURSO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ NO DIA 03/08/2010 NA CIDADE DE APUCARANA.   </t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/727/727_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/727/727_texto_integral.doc</t>
   </si>
   <si>
     <t>VILSON FERREIRA DE CASTRO, PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, BIÊNIO 2009/2010, NO USO DAS ATRIBUIÇÕES CONTIDAS NO ARTIGO 4° E SEUS PARÁGRAFOS DA LEI MUNICIPAL 146/2005, REQUERER 02 (DUAS) DIÁRIA (S) NO VALOR DE R$ 170,00, PARA QUE EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NOS DIAS 11 E 12 DE JULHO DE 2010, NA CIDADE DE CURITIBA, A FIM DE ACOMPANHAR O PREFEITO MUNICIPAL NAS SECRETARIAS ESTADUAIS PARA RETIRAR PROJETO DE RECAPE ASFÁLTICO.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/725/725_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/725/725_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. VILSON FERREIRA DE CASTRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE TRÊS DIÁRIA (S) NO VALOR DE R$ 170,00, PARA QUE O VEREADORA DIVA ROSA MORADOR EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NOS DIAS 07 A 09 DE ABRIL, NA CONFERÊNCIA DAS CIDADES.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/724/724_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/724/724_texto_integral.doc</t>
   </si>
   <si>
     <t>O PRESIDENTE DO PODER LEGISLATIVO DO MUNICÍPIO DE CRUZMALTINA, ESTADO DO PARANÁ, SR. VILSON FERREIRA DE CASTRO, NO USO DAS ATRIBUIÇÕES CONTIDAS NA LEI MUNICIPAL 146/2005, ATRAVÉS DESTA PORTARIA CONCEDE DUAS DIÁRIA (S) NO VALOR DE R$ 170,00, PARA QUE O VEREADOR JOSÉ FERNANDO TOMÉ CORDEIRO EXERÇA A REPRESENTATIVIDADE DA CÂMARA MUNICIPAL DE CRUZMALTINA, NOS DIAS 07 A 09 DE ABRIL, NA CIDADE DE CURITIBA</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/723/723_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/723/723_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE MEMBROS PARA COMPOREM A COMISSÃO PERMANENTE DE LICITAÇÕES, PARA O EXERCÍCIO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/722/722_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/722/722_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A (O) SERVIDOR (A) ADRIANA APARECIDA DE ARAÚJO, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS, 30 (TRINTA) DIAS DE FÉRIAS ENTRE OS DIAS 10/02/2010 Á 12/03/2010, RELATIVAS AO PERÍODO AQUISITIVO DE 02/02/2009 A 02/02/2010</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/721/721_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/721/721_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A (O) SERVIDOR (A) LUCIANA BATISTA DOS SANTOS SILVA, OCUPANTE DO CARGO DE DIRETORA DA CÂMARA, 30 (TRINTA) DIAS DE FÉRIAS ENTRE OS DIAS 28/01/2010 Á 28/02/2010, RELATIVAS AO PERÍODO AQUISITIVO DE 12/01/2009 A 12/01/2010.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/720/720_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/720/720_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A (O) SERVIDOR (A) ANGELITA APARECIDA MEDRADO, OCUPANTE DO CARGO DE OFICIAL ADMINISTRATIVO, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 10/01/2010 Á 30/01/2010, CONVERTER 10 (DEZ) DIAS EM ABONO PECUNIÁRIO RELATIVAS AO PERÍODO AQUISITIVO DE 03/01/2009 A 03/01/2010.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/719/719_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/719/719_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGAR A PORTARIA 021/2009, DE 28 DE JULHO DE 2009, PUBLICADA NO JORNAL TRIBUNA DO NORTE, NO DIA 29 DE JULHO DE 2009, EDIÇÃO 5.543. </t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/718/718_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/718/718_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A (O) SERVIDOR (A) JEFERSON RIBEIRO, OCUPANTE DO CARGO DE PROCURADOR JURÍDICO, 20% SOBRE SEUS VENCIMENTOS MENSAIS.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/717/717_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/717/717_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER A (O) SERVIDOR (A) JEFERSON RIBEIRO, OCUPANTE DO CARGO DE PROCURADOR JURÍDICO, 30 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 16/07/2009 Á 15/08/2009, RELATIVAS AO PERÍODO AQUISITIVO DE 04/07/2008 A 04/07/2009._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/716/716_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/716/716_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER A (O) SERVIDOR (A) ANGELITA APARECIDA MEDRADO, OCUPANTE DO CARGO DE OFICIAL ADMINISTRATIVO, 100% SOBRE SEUS VENCIMENTOS MENSAIS PARA RESPONDER PELOS SERVIÇOS CONTÁBEIS DA CÂMARA MUNICIPAL DE CRUZMALTINA, </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/715/715_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/715/715_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A (O) SERVIDOR (A) ADRIANA APARECIDA DE ARAÚJO, OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 03/02/2009 Á 23/02/2009, CONVERTER 10 (DEZ) DIAS EM ABONO PECUNIÁRIO RELATIVAS AO PERÍODO AQUISITIVO DE 02/02/208 A 02/02/2009</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/714/714_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/714/714_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER GRATIFICAÇÃO NO VALOR DE 30% SOBRE SEUS VENCIMENTOS MENSAIS À SERVIDORA ANGELITA APARECIDA MEDRADO, PORTADORA DO RG. 8.387.234-9, CPF 058.602.439-52, BRASILEIRA, CASADA, RESIDENTE E DOMICILIADA NESTA CIDADE OCUPANTE DO CARGO DE OFICIAL ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/713/713_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/713/713_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE MEMBROS PARA COMPOREM A COMISSÃO PERMANENTE DE LICITAÇÕES, PARA O EXERCÍCIO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/712/712_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/712/712_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 1º - FICA NOMEADA PARA O CARGO DE PROVIMENTO EM COMISSÃO, A SENHORA LUCIANA BATISTA DOS SANTOS SILVA, BRASILEIRA, CASADA, PORTADORA DO RG Nº. 7.618.263-9 SSP/PR E INSCRITA NO CPF/MF Nº. 008.560.359-71, PARA OCUPAR O CARGO DE DIRETORA DA CÂMARA MUNICIPAL DE CRUZMALTINA, ESTADO DO PARANÁ. </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/711/711_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/711/711_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 CONCEDER A (O) SERVIDOR (A) ANGELITA APARECIDA MEDRADO, OCUPANTE DO CARGO DE OFICIAL ADMINISTRATIVO, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 10/01/2009 Á 30/01/2009, CONVERTER 10 (DEZ) DIAS EM ABONO PECUNIÁRIO RELATIVAS AO PERÍODO AQUISITIVO DE 03/01/2008 A 03/01/2009._x000D_
 </t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/710/710_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/710/710_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER A (O) SERVIDOR (A) CLERI GLOOR OCUPANTE DO CARGO DE DIRETOR DA CÂMARA, 30 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 01/12/2008 A 30/12/2008, RELATIVAS AO PERÍODO AQUISITIVO DE 02/01/2008 A 31/12/2008._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/709/709_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/709/709_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A (O) SERVIDOR (A) ADRIANA APARECIDA DE ARAÚJO OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS, 30 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 20/02/2008 A 21/03/2008, RELATIVAS AO PERÍODO AQUISITIVO DE 02/02/2007 A 02/02/2008.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/708/708_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/708/708_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER A (O) SERVIDOR (A) CLERI GLOOR, OCUPANTE DO CARGO DE DIRETORA DA CÂMARA MUNICIPAL, 30 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 01/02/2008 A 01/03/2008, RELATIVAS AO PERÍODO AQUISITIVO DE 02/01/2007 A 02/01/2008._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/707/707_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/707/707_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A (O) SERVIDOR (A) ANGELITA APARECIDA MEDRADO, OCUPANTE DO CARGO DE OFICIAL ADMINISTRATIVO, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 21/01/2008 Á 09/02/2008, CONVERTER 10 (DEZ) DIAS EM ABONO PECUNIÁRIO RELATIVAS AO PERÍODO AQUISITIVO DE 03/01/2007 A 03/01/2008.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/705/705_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/705/705_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 1º - FICA NOMEADO EM VIRTUDE DA APROVAÇÃO EM CONCURSO PÚBLICO, O SENHOR JÉFERSON RIBEIRO, BRASILEIRO, CASADO, PORTADOR DO RG Nº. 5.266.541-8 SSP/PR E INSCRITO NO CPF/MF Nº. 729.636.119-00, OAB 23.348 &amp;#8211; PR, PARA OCUPAR O CARGO DE PROCURADOR JURÍDICO DO QUADRO EFETIVO DA CÂMARA MUNICIPAL DE CRUZMALTINA, ESTADO DO PARANÁ. </t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/704/704_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/704/704_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">I &amp;#8211; NOMEAR OS SENHORES: ANGELITA APARECIDA MEDRADO, ADILSON MENAS FIDELIS E CLERI GLOOR, SOB A PRESIDÊNCIA DA PRIMEIRA PARA COMPOREM A COMISSÃO DE RECEBIMENTO DE BENS PARA O EXERCÍCIO DE 2007. </t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2007/1179/portaria_007_-_2007_-_nomeia_servidor_adriana.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2007/1179/portaria_007_-_2007_-_nomeia_servidor_adriana.pdf</t>
   </si>
   <si>
     <t>ART.1 Fica nomeada em virtude da aprovação em concurso público, a Senhorita ADRIANA APARECIDA ARAÚJO, brasileira, solteira, portadora do RG nº. 8 698.842-9 SSP/PR e inscrita no CPF/MF nº. 057.636.999-39, para ocupar o cargo de Auxiliar de Serviço Gerais do Quadro Efetivo da Câmara Municipal de Cruzmaltina, Estado do Paraná.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/703/703_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/703/703_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 1º - FICA NOMEADO EM VIRTUDE DA APROVAÇÃO EM CONCURSO PÚBLICO, O SENHOR ADILSON MENAS FIDELIS, BRASILEIRO, SOLTEIRO, PORTADOR DO RG Nº. 5.412.176-8 SSP/PR E INSCRITA NO CPF/MF Nº. 894.272.709-34, PARA OCUPAR O CARGO DE PROCURADOR JURÍDICO DO QUADRO EFETIVO DA CÂMARA MUNICIPAL DE CRUZMALTINA, ESTADO DO PARANÁ. </t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/702/702_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/702/702_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 1º - FICA NOMEADA EM VIRTUDE DA APROVAÇÃO EM CONCURSO PÚBLICO, A SENHORITA ANGELITA APARECIDA MEDRADO, BRASILEIRA, SOLTEIRA, PORTADORA DO RG Nº. 8.387.234-9 SSP/PR E INSCRITA NO CPF/MF Nº. 058.602.439-52, PARA OCUPAR O CARGO DE OFICIAL ADMINISTRATIVO DO QUADRO EFETIVO DA CÂMARA MUNICIPAL DE CRUZMALTINA, ESTADO DO PARANÁ. _x000D_
 _x000D_
 				ART. 2º - ESTA PORTARIA ENTRA EM VIGOR NESTA DATA._x000D_
 </t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2006/706/706_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2006/706/706_texto_integral.doc</t>
   </si>
   <si>
     <t>SUSPENDER POR TEMPO INDETERMINADO A REALIZAÇÃO DO CONCURSO PÚBLICO PARA PROVIMENTO DOS CARGOS DE CONTADOR, PROCURADOR JURÍDICO, OFICIAL ADMINISTRATIVO E AUXILIAR DE SERVIÇOS GERAIS, TODOS DA CÂMARA MUNICIPAL, DESIGNADOS PELO EDITAL 001/2006.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2006/682/682_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2006/682/682_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER A (O) SERVIDOR (A) ANGELITA APARECIDA MEDRADO, OCUPANTE DO CARGO DE DIRETORA DA CÂMARA MUNICIPAL, 20 (VINTE) DIAS DE FÉRIAS ENTRE OS DIAS 19/07/06 Á 07/08/06, CONVERTER 10 (DEZ) DIAS EM ABONO PECUNIÁRIO RELATIVAS AO PERÍODO AQUISITIVO DE 29/06/05 A 29/06/06.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2992,66 +2992,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1193/179-2024_ferias_jeferson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1192/178-2024_-_diarias_celso.docx.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1188/177-2024_ferias_isabel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1176/176-2024_progressao_jeferson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1175/175-2024_nomeia_comissao_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1172/174-2024_-_ferias_isabel.docx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1171/173-2024_-_ferias_adriana.docx.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1173/172-2024_-_ferias_mara.docx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1164/171-2024_ferias_jeferson.docx.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1163/170_-_2024_ferias_mara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1162/169-2024_ferias_angelita.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1156/168-2024_condede_progressao_adriana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1152/167-2024_nomeia_comissao_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1154/166-2024_-_diarias_celso.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1153/165_-2024_-_ferias_isabel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1150/164-2023_ferias_efetivos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1133/163_-_2023__ferias_angelita.docx.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1122/162-2023_angelita.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1121/161-2023_isabel.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1113/160_-_2023_ferias_isabel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1102/02-2023_-_recomposicao_-_agentes_politicos_e_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1100/158-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1098/157-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1097/156-2022_ferias_efetivos.doc.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1096/155-2022_ferias_isabel.doc.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1095/154-2022_diaria_angelita.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1059/153-2022_revoga_diaria_da_angelita.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1058/152-2022_diaria_angelita.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1013/142-2022_ferias_angelita.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1012/141-2021_ferias_adriana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1011/140-2021_ferias_angelita.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1010/139-2021_ferias_jeferson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1009/138-2021_ferias_jeferson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1008/137-2021_ferias_adriana.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/981/136-2021_ferias_angelita.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/971/135-2021_progrssao_funcional_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1117/134-2021_nomeia_comissao_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/1116/133-2020_exonera_josiane.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/954/132-2020_concede_ferias.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/953/131-2020_concede_progressao_funcional.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/952/130-2020_nomeia_comissao_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/951/129-2020_nomea_comissao_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/950/128-2020_nomeia_josiane_lopes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/949/127-2020_exonera_mara.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/948/126-2020_exonera_josiana.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/929/125-2020_revoga_fg_adriana.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/914/124-2020_concede_diaria_-_inacio_rios_adami.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/913/123-2020_concede_diaria_-_ivone_neca.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/912/122-2020_concede_diaria_-_jose_fernandto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/911/121-2020_concede_diaria_-_roberto_franco.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/910/120-2019_concede_diaria_-_vlaumir_morador.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/909/119-2019_ferias_mara.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/908/118-2019_ferias_josiana.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/907/117-2019_ferias_jeferson.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/906/116-2019_ferias_angelita.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/905/115-2019_concede_diaria_-_vlaumir_morador.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/904/114-2019_revoga_portaria_112.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/903/113-2019_nomeia_equipe_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/902/112-2019_concessao_de_diaria_-_angelita_-_maringa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/901/111-2019_ferias_adriana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/900/110-2019_ferias_jeferson_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/899/109-2019_progressao_angelita.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/898/108-2019_ferias_jeferson_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/867/107-2019_-_concede_licenca_materidade_mara.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/861/106-2019_-_ferias_angelita.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/858/105-2019_-_refazer_com_novos_membros.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/857/104-2019_comissao_de_avaliacao_de_bens.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/850/103-2019_-_designa_responsavel_pelo_portal_da_transparencia.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/842/102-2019_-_comissao_de_licitacao.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/844/101-2019.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/843/100-2019.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2018/840/96-2018_progressao_classe_-_jeferson.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/800/800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/803/803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/802/802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/801/801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/776/776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/772/772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/701/701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/700/700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/726/726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/699/699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/655/655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/695/695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/694/694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/693/693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/692/692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/691/691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/690/690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/689/689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/688/688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/687/687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/685/685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/684/684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/683/683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/680/680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/679/679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/678/678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/676/676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/675/675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/674/674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/673/673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/672/672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/671/671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/670/670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/669/669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/665/665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/664/664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/663/663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/662/662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/661/661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/660/660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/659/659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/658/658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/657/657_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/656/656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/654/654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/653/653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/650/650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/652/652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/651/651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/649/649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/648/648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/667/667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/666/666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/647/647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/646/646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/645/645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/644/644_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/643/643_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/642/642_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/641/641_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/640/640_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/639/639_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/638/638_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/636/636_texto_integral.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/635/635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/634/634_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/633/633_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/632/632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/631/631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/637/637_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/630/630_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/629/629_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/628/628_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/627/627_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/626/626_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/625/625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/624/624_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/623/623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/622/622_texto_integral.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/621/621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/620/620_texto_integral.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/619/619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/618/618_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/617/617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/616/616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/615/615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/614/614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/613/613_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/612/612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/611/611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/609/609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/608/608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/607/607_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/606/606_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/605/605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/604/604_texto_integral.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/603/603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/763/763_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/762/762_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/761/761_texto_integral.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/760/760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/759/759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/758/758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/756/756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/755/755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/757/757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/753/753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/752/752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/754/754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/751/751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/750/750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/749/749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/748/748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/747/747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/746/746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/745/745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/744/744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/743/743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/742/742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/741/741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/739/739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/740/740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/738/738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/737/737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/736/736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/735/735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/734/734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/733/733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/731/731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/730/730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/729/729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/728/728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/727/727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/725/725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/724/724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/723/723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/722/722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/721/721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/720/720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/719/719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/718/718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/717/717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/716/716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/715/715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/714/714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/713/713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/712/712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/711/711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/710/710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/709/709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/708/708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/707/707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/705/705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/704/704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2007/1179/portaria_007_-_2007_-_nomeia_servidor_adriana.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/703/703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/702/702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2006/706/706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2006/682/682_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1193/179-2024_ferias_jeferson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1192/178-2024_-_diarias_celso.docx.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1188/177-2024_ferias_isabel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1176/176-2024_progressao_jeferson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1175/175-2024_nomeia_comissao_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1172/174-2024_-_ferias_isabel.docx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1171/173-2024_-_ferias_adriana.docx.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1173/172-2024_-_ferias_mara.docx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1164/171-2024_ferias_jeferson.docx.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1163/170_-_2024_ferias_mara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1162/169-2024_ferias_angelita.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1156/168-2024_condede_progressao_adriana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1152/167-2024_nomeia_comissao_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1154/166-2024_-_diarias_celso.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1153/165_-2024_-_ferias_isabel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1150/164-2023_ferias_efetivos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1133/163_-_2023__ferias_angelita.docx.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1122/162-2023_angelita.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1121/161-2023_isabel.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1113/160_-_2023_ferias_isabel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1102/02-2023_-_recomposicao_-_agentes_politicos_e_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1100/158-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1098/157-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1097/156-2022_ferias_efetivos.doc.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1096/155-2022_ferias_isabel.doc.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1095/154-2022_diaria_angelita.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1059/153-2022_revoga_diaria_da_angelita.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1058/152-2022_diaria_angelita.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1013/142-2022_ferias_angelita.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1012/141-2021_ferias_adriana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1011/140-2021_ferias_angelita.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1010/139-2021_ferias_jeferson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1009/138-2021_ferias_jeferson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1008/137-2021_ferias_adriana.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/981/136-2021_ferias_angelita.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/971/135-2021_progrssao_funcional_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1117/134-2021_nomeia_comissao_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/1116/133-2020_exonera_josiane.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/954/132-2020_concede_ferias.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/953/131-2020_concede_progressao_funcional.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/952/130-2020_nomeia_comissao_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/951/129-2020_nomea_comissao_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/950/128-2020_nomeia_josiane_lopes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/949/127-2020_exonera_mara.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/948/126-2020_exonera_josiana.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/929/125-2020_revoga_fg_adriana.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/914/124-2020_concede_diaria_-_inacio_rios_adami.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/913/123-2020_concede_diaria_-_ivone_neca.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/912/122-2020_concede_diaria_-_jose_fernandto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/911/121-2020_concede_diaria_-_roberto_franco.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/910/120-2019_concede_diaria_-_vlaumir_morador.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/909/119-2019_ferias_mara.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/908/118-2019_ferias_josiana.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/907/117-2019_ferias_jeferson.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/906/116-2019_ferias_angelita.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/905/115-2019_concede_diaria_-_vlaumir_morador.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/904/114-2019_revoga_portaria_112.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/903/113-2019_nomeia_equipe_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/902/112-2019_concessao_de_diaria_-_angelita_-_maringa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/901/111-2019_ferias_adriana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/900/110-2019_ferias_jeferson_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/899/109-2019_progressao_angelita.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/898/108-2019_ferias_jeferson_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/867/107-2019_-_concede_licenca_materidade_mara.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/861/106-2019_-_ferias_angelita.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/858/105-2019_-_refazer_com_novos_membros.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/857/104-2019_comissao_de_avaliacao_de_bens.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/850/103-2019_-_designa_responsavel_pelo_portal_da_transparencia.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/842/102-2019_-_comissao_de_licitacao.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/844/101-2019.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/843/100-2019.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2018/840/96-2018_progressao_classe_-_jeferson.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/800/800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/803/803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/802/802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/801/801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2018/776/776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/772/772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/701/701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/700/700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/726/726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/699/699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/655/655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/695/695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/694/694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/693/693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/692/692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/691/691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/690/690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/689/689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/688/688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/687/687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/685/685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/684/684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/683/683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/680/680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/679/679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/678/678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/676/676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/675/675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/674/674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/673/673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/672/672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/671/671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/670/670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/669/669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/665/665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/664/664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/663/663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/662/662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/661/661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/660/660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/659/659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/658/658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/657/657_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/656/656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/654/654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/653/653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/650/650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/652/652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/651/651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/649/649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/648/648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/667/667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2016/666/666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/647/647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/646/646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/645/645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/644/644_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/643/643_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/642/642_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/641/641_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/640/640_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/639/639_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/638/638_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/636/636_texto_integral.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/635/635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/634/634_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/633/633_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/632/632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/631/631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/637/637_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/630/630_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/629/629_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/628/628_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/627/627_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/626/626_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/625/625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/624/624_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/623/623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/622/622_texto_integral.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/621/621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/620/620_texto_integral.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/619/619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/618/618_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/617/617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/616/616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/615/615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/614/614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/613/613_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/612/612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/611/611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/609/609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/608/608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/607/607_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/606/606_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/605/605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/604/604_texto_integral.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/603/603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/763/763_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/762/762_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/761/761_texto_integral.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/760/760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/759/759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/758/758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/756/756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/755/755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/757/757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/753/753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/752/752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/754/754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/751/751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/750/750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/749/749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/748/748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/747/747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/746/746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/745/745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/744/744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/743/743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/742/742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/741/741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/739/739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/740/740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/738/738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/737/737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/736/736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/735/735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/734/734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2011/733/733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/731/731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/730/730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/729/729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/728/728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/727/727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/725/725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/724/724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/723/723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/722/722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/721/721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2010/720/720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/719/719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/718/718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/717/717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/716/716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/715/715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/714/714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/713/713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/712/712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/711/711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/710/710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/709/709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/708/708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/707/707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/705/705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/704/704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2007/1179/portaria_007_-_2007_-_nomeia_servidor_adriana.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/703/703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/702/702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2006/706/706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2006/682/682_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G245"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="137.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="136.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>