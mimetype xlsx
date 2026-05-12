--- v0 (2025-12-21)
+++ v1 (2026-05-12)
@@ -48,707 +48,707 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>DECRETO</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1195/39-2024_-_exoneracao_mara.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1195/39-2024_-_exoneracao_mara.pdf</t>
   </si>
   <si>
     <t>Fica exonerada a partir do dia 31/12/2024 a Senhora MARA CRISTINA NOGUEIRA, brasileira, residente e domiciliada na Cidade de Cruzmaltina, Estado_x000D_
 do Paraná, matrícula número 51, ocupante do Cargo Comissionado de Diretora Financeira.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1194/38-2024_-_exoneracao_isabel.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1194/38-2024_-_exoneracao_isabel.pdf</t>
   </si>
   <si>
     <t>Fica exonerada a partir do dia 31/12/2024, a Senhorita ISABEL CRISTINA MOREIRA DE ABREU, brasileira, residente e domiciliada na Cidade de Cruzmaltina, Estado do Paraná, matrícula número 49, ocupante do Cargo Comissionado de Diretora da Câmara.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1180/37-2024_-_pca_2022.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1180/37-2024_-_pca_2022.pdf</t>
   </si>
   <si>
     <t>Acolhe o Acórdão do Parecer Prévio 28/2023 – Primeira Câmara do Tribunal de Contas do Estado do Paraná, que opinou pela REGULARIDADE da prestação de contas do Poder Executivo Municipal do exercício financeiro de 2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1181/36-2024_-_pca_2022.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1181/36-2024_-_pca_2022.pdf</t>
   </si>
   <si>
     <t>TORNA PÚBLICO que o TRIBUNAL DE CONTAS DO PARANÁ, através do ACÓRDÃO nº 28/2023, emitiu PARECER PRÉVIO recomendando a REGULARIDADE das Contas do Poder Executivo do Município de Cruzmaltina, exercício de 2022, de responsabilidade do Prefeito NATAL CASAVECHIA.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Acolhe o Acórdão do Parecer Prévio 47/23 – Primeira Câmara do Tribunal de Contas do Estado do Paraná, que opinou pela REGULARIDADE da prestação de contas do Poder Executivo Municipal do exercício financeiro de 2020 e dá outras providências”</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1109/34-2023_-__acolhe_parecer_previo_241-22___pca.docx.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1109/34-2023_-__acolhe_parecer_previo_241-22___pca.docx.pdf</t>
   </si>
   <si>
     <t>Acolhe o Acórdão do Parecer Prévio 241/22 – Primeira Câmara do Tribunal de Contas do Estado do Paraná, que opinou pela REGULARIDADE da prestação de contas do Poder Executivo Municipal do exercício financeiro de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1107/33-2023_pca.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1107/33-2023_pca.pdf</t>
   </si>
   <si>
     <t>TORNA PÚBLICO que o TRIBUNAL DE CONTAS DO PARANÁ, através do ACÓRDÃO nº 47/23, emitiu PARECER PRÉVIO recomendando a REGULARIDADE,  das Contas do Poder Executivo do Município de Cruzmaltina, exercício de 2020, de responsabilidade da Ex-Prefeita LUCIANA LOPES DE_x000D_
 CAMARGO.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1091/32-2023_prestacao_de_contas.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1091/32-2023_prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>TORNA PÚBLICO que o TRIBUNAL DE CONTAS DO PARANÁ, através do ACÓRDÃO   nº241/22, emitiu PARECER PRÉVIO recomendando a REGULARIDADE das Contas do Poder Executivo do Município de Cruzmaltina, exercício de 2021, de responsabilidade do prefeito NATAL CASAVECHIA.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1085/nomeacao_mara_cristina.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1085/nomeacao_mara_cristina.docx</t>
   </si>
   <si>
     <t>Fica nomeada a Senhora MARA CRISTINA NOGUEIRA para o Cargo Comissionado de Diretora Financeira.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1084/30-2022.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1084/30-2022.doc</t>
   </si>
   <si>
     <t>Fica exonerada a pedido a partir do dia 31/12/2022, a Senhora ADRIANA DOMINGOS DE ANDRADE, brasileira, residente e domiciliada na Cidade de Cruzmaltina, Estado do Paraná, para o Cargo Comissionado de Diretora Financeira.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1094/29-2021_aprova_prestacao_de_contas_2019.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1094/29-2021_aprova_prestacao_de_contas_2019.pdf</t>
   </si>
   <si>
     <t>Acolhe o Acórdão do Parecer Prévio 716/20 – Segunda Câmara do Tribunal de Contas do Estado do Paraná, que opinou pela REGULARIDADE COM RESSALVA da prestação de contas do Poder Executivo Municipal do exercício financeiro de 2019 e dá outras providências”.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/974/28-2021_descarte_de_licitacao.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/974/28-2021_descarte_de_licitacao.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DESCARTE DE LICITAÇÃO</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1093/27-2021_nomeia_adriana_domingos.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1093/27-2021_nomeia_adriana_domingos.pdf</t>
   </si>
   <si>
     <t>Fica nomeada a Senhora ADRIANA DOMINGOS DE ANDRADE, brasileira, residente e domiciliada na Cidade de Cruzmaltina, Estado do Paraná, portadora do CPF n.º 035.655.399-09, RG nº 7.867.767-8 SSP/PR para o Cargo Comissionado de Diretora Financeira.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1092/26-2021_nomeia_isabel.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1092/26-2021_nomeia_isabel.pdf</t>
   </si>
   <si>
     <t>Fica nomeada a Senhorita ISABEL CRISTINA MOREIRA DE ABREU, brasileira, residente e domiciliada na Cidade de Cruzmaltina, Estado do Paraná, portadora do CPF n.º 025.129.699-75, RG nº 7.907.330-0 SSP/PR para o Cargo Comissionado de Diretora da Câmara.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/967/25-2021_-_acolhe_parecer_contas_2013.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/967/25-2021_-_acolhe_parecer_contas_2013.pdf</t>
   </si>
   <si>
     <t>Acolhe o Acórdão do Parecer Prévio 255/20 – Tribunal Pleno do Tribunal de Contas do Estado do Paraná, que opinou pela REGULARIDADE da prestação de contas do Poder Executivo Municipal do exercício financeiro de 2013 e dá outras providências</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/966/24-2021_-_exonera_josiane.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/966/24-2021_-_exonera_josiane.pdf</t>
   </si>
   <si>
     <t>exonera a Senhorita JOSIANE LOPES MOREIRA, brasileira, residente e domiciliada na Cidade de Cruzmaltina, Estado do Paraná, portadora do CPF n.º 085.418.019-26, RG nº 10.651.310-4 SSP/PR para o Cargo Comissionado de Diretora Financeira.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/965/23-2021_torna_publica_a_pca_2019.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/965/23-2021_torna_publica_a_pca_2019.pdf</t>
   </si>
   <si>
     <t>TORNA PÚBLICO que o TRIBUNAL DE CONTAS DO PARANÁ, através do ACÓRDÃO nº 716/20, emitiu PARECER PRÉVIO recomendando a REGULARIDADE, COM RESSALVAS, das Contas do Poder Executivo do Município de Cruzmaltina, exercício de 2019, de responsabilidade do Prefeita LUCIANA LOPES DE_x000D_
 CAMARGO.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/964/22-2021_nomeia_josiane.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/964/22-2021_nomeia_josiane.pdf</t>
   </si>
   <si>
     <t>Fica nomeada a Senhorita JOSIANE LOPES MOREIRA, brasileira, residente e domiciliada na Cidade de Cruzmaltina, Estado do Paraná, portadora do CPF n.º 085.418.019-26, RG nº 10.651.310-4 SSP/PR para o Cargo Comissionado de Diretora Financeira.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/932/21-2020_divulga_contas_2013.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/932/21-2020_divulga_contas_2013.pdf</t>
   </si>
   <si>
     <t>Divulga parece do TCE/PR referente a Prestação de Contas do Poder Executivo do exercício de 2013.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/923/20-2020_acolhe_parecer_contas_2018.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/923/20-2020_acolhe_parecer_contas_2018.pdf</t>
   </si>
   <si>
     <t>Acolhe o Acórdão do Parecer Prévio 205/19 – Primeira Câmara do Tribunal de Contas do Estado do Paraná, que opinou pela REGULARIDADE da prestação de contas do Poder Executivo Municipal do exercício financeiro de 2018 e dá outras providências”.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/922/19-2019_acolhe_parecer_contas_2017.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/922/19-2019_acolhe_parecer_contas_2017.pdf</t>
   </si>
   <si>
     <t>Acolhe o Acórdão do Parecer Prévio 482/18 – Segunda Câmara do Tribunal de Contas do Estado do Paraná, que recomendou a REGULARIDADE COM RESSALVA da prestação de contas do Poder Executivo Municipal do exercício financeiro de 2017 e dá outras providências”.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/921/18-2019_acolhe_parecer_contas_2011.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/921/18-2019_acolhe_parecer_contas_2011.pdf</t>
   </si>
   <si>
     <t>Acolhe o Acórdão do Parecer Prévio 7/13 – Primeira Câmara do Tribunal de Contas do Estado do Paraná, que recomendou a REGULARIDADE DAS CONTAS COM RECOMENDAÇÃO da prestação de contas do Poder Executivo Municipal do exercício financeiro de 2011 e dá outras providências”.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/920/17-2019_disponibiliza_pca_2018.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/920/17-2019_disponibiliza_pca_2018.pdf</t>
   </si>
   <si>
     <t>TORNA PÚBLICO que o TRIBUNAL DE CONTAS DO PARANÁ, através do ACÓRDÃO nº 205/17, emitiu PARECER PRÉVIO recomendando a REGULARIDADE das Contas do Poder Executivo do Município de Cruzmaltina, exercício de 2018, de responsabilidade da prefeita LUCIANA LOPES DE CAMARGO.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/919/16-2019_disponibiliza_pca_2011.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/919/16-2019_disponibiliza_pca_2011.pdf</t>
   </si>
   <si>
     <t>TORNA PÚBLICO que o TRIBUNAL DE CONTAS DO PARANÁ, através do ACÓRDÃO nº7/13, emitiu PARECER PRÉVIO recomendando a REGULARIDADE, COM RECOMENDAÇÃO, das Contas do Poder Executivo do Município de Cruzmaltina, exercício de 2011, de responsabilidade do ex-prefeito MAURICIO BUENO DE CAMARGO</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/918/15-2019_disponibiliza_pca_2017.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/918/15-2019_disponibiliza_pca_2017.pdf</t>
   </si>
   <si>
     <t>TORNA PÚBLICO que o TRIBUNAL DE CONTAS DO PARANÁ, através do ACÓRDÃO nº 482/2018, emitiu PARECER PRÉVIO recomendando a REGULARIDADE, COM RESSALVAS, das Contas do Poder Executivo do Município de Cruzmaltina, exercício de 2017, de responsabilidade do Prefeita LUCIANA LOPES DE CAMARGO</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/917/14-2019_acolhe_parecer_tce.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/917/14-2019_acolhe_parecer_tce.pdf</t>
   </si>
   <si>
     <t>Acolhe o Acórdão do Parecer Prévio 267/2018 – Primeira Câmara do Tribunal de Contas do Estado do Paraná, que recomendou a REGULARIDADE COM RESSASLVA da prestação de contas do Poder Executivo Municipal do exercício financeiro de 2016 e dá outras providências”.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2018/916/13-2018_acolhe_parecer_tce.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2018/916/13-2018_acolhe_parecer_tce.pdf</t>
   </si>
   <si>
     <t>Acolhe o Acórdão do Parecer Prévio 567/2017 - Segunda Câmara do Tribunal de Contas do Estado do Paraná, que recomendou a REGULARIDADE COM RESSALVA da prestação de contas do Poder Executivo Municipal do exercício financeiro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2018/915/12-2018.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2018/915/12-2018.doc</t>
   </si>
   <si>
     <t>TORNA PÚBLICO que o TRIBUNAL DE CONTAS DO PARANÁ, através do ACÓRDÃO nº 567/17, emitiu PARECER PRÉVIO recomendando a REGULARIDADE, COM RESSALVAS, das Contas do Poder Executivo do Município de Cruzmaltina, exercício de 2015, de responsabilidade do ex-prefeito JOSE MARIA DOS SANTOS</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/768/768_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/768/768_texto_integral.doc</t>
   </si>
   <si>
     <t>ACOLHE O ACÓRDÃO DO PARECER PRÉVIO 322/2017 &amp;#8211; SEGUNDA CÂMARA DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, QUE RECOMENDOU A REGULARIDADE COM RESSASLVA DA PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO MUNICIPAL DO EXERCÍCIO FINANCEIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t xml:space="preserve">TORNA PÚBLICO QUE O TRIBUNAL DE CONTAS DO PARANÁ, ATRAVÉS DO ACÓRDÃO Nº 322/17, EMITIU PARECER PRÉVIO RECOMENDANDO A REGULARIDADE, COM RESSALVAS, DAS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE CRUZMALTINA, EXERCÍCIO DE 2014, DE RESPONSABILIDADE DO EX-PREFEITO JOSE MARIA DOS SANTOS </t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/573/573_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/573/573_texto_integral.doc</t>
   </si>
   <si>
     <t>REJEITA O ACORDAM 4300/06 DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, QUE RECOMENDOU A DESAPROVAÇÃO DA PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO MUNICIPAL DO EXERCÍCIO FINANCEIRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/601/601_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/601/601_texto_integral.docx</t>
   </si>
   <si>
     <t>ACOLHE O ACÓRDÃO DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO PARANÁ Nº 287/2014, QUE OPINOU PELA IRREGULARIDADE DAS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE CRUZMALTINA, EXERCÍCIO FINANCEIRO DE 2012</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/600/600_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/600/600_texto_integral.docx</t>
   </si>
   <si>
     <t>TORNA PÚBLICA A PRESTAÇÃO DE CONTAS MUNICIPAL. MUNICÍPIO DE CRUZMALTINA EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/599/599_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/599/599_texto_integral.docx</t>
   </si>
   <si>
     <t>ACOLHE O ACÓRDÃO DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO PARANÁ Nº 359/2014, QUE OPINOU PELA REGULARIDADE DAS CONTAS DO EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/598/598_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/598/598_texto_integral.doc</t>
   </si>
   <si>
     <t>ACOLHE O ACÓRDÃO DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO PARANÁ Nº 310/2014, QUE OPINOU PELA REGULARIDADE COM RESSALVA DAS CONTAS DO EXERCÍCIO DE 2009</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/597/597_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/597/597_texto_integral.doc</t>
   </si>
   <si>
     <t>ACOLHE O ACÓRDÃO DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO PARANÁ Nº 377/13, QUE RECOMENDOU A APROVAÇÃO COM RESSALVA DAS CONTAS DO EXERCÍCIO DE 2008</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/596/596_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/596/596_texto_integral.doc</t>
   </si>
   <si>
     <t>ACOLHE O ACÓRDÃO DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO PARANÁ Nº 360/13, QUE RECOMENDOU A APROVAÇÃO COM RESSALVA DAS CONTAS DO EXERCÍCIO DE 2000</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/595/595_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/595/595_texto_integral.doc</t>
   </si>
   <si>
     <t>TORNA PÚBLICA A PRESTAÇÃO DE CONTAS MUNICIPAL. MUNICÍPIO DE CRUZMALTINA EXERCÍCIO DE 2009. PARECER PRÉVIO PELA REGULARIDADE COM RESSALVAS DAS CONTAS</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/594/594_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/594/594_texto_integral.doc</t>
   </si>
   <si>
     <t>TORNA PÚBLICA A PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO DE CRUZMALTINA, EXERCÍCIO DE 2008</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/593/593_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/593/593_texto_integral.doc</t>
   </si>
   <si>
     <t>TORNA PÚBLICA A PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO DE CRUZMALTINA, EXERCÍCIO DE 2000</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/592/592_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/592/592_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXONERAÇÃO DE SERVIDOR OCUPANTE DE CARGO EM COMISSÃO.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/591/591_texto_integral.docx</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/591/591_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO DE SERVIDOR APROVADO EM CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/590/590_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/590/590_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXONERAÇÃO DE SERVIDOR EFETIVO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/589/589_texto_integral.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMOLOGA RESULTADO FINAL DO CONCURSO PUBLICO 01/2012</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/588/588_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/588/588_texto_integral.doc</t>
   </si>
   <si>
     <t>DESIGNAR O SENHOR JEFERSON RIBEIRO, PORTADOR DO RG SOB Nº 5.266.541-8/PR, PROCURADOR JURÍDICO DA CÂMARA MUNICIPAL DE CRUZMALTINA, COMO SUPERVISOR DO CONCURSO PÚBLICO Nº 001/2012 PARA A ADMISSÃO DE SERVIDORES NO QUADRO ÚNICO DE PESSOAL DA CÂMARA MUNICIPAL DE CRUZMALTINA</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/587/587_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/587/587_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DESIGNA A BANCA EXAMINADORA DO CONCURSO PÚBLICO Nº 001/2012._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/586/586_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/586/586_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA O REGULAMENTO GERAL DE CONCURSOS PÚBLICOS PARA A ADMISSÃO DE SERVIDORES NO QUADRO ÚNICO DE PESSOAL DA CÂMARA MUNICIPAL DE CRUZMALTINA</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/585/585_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/585/585_texto_integral.doc</t>
   </si>
   <si>
     <t>ACOLHE O ACÓRDÃO 0909/08 DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, QUE RECOMENDOU A APROVAÇÃO COM RESSALVA DA PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO MUNICIPAL DO EXERCÍCIO FINANCEIRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/584/584_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/584/584_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE SERVIDOR EM CARGO DE PROVIMENTO EM COMISSÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/583/583_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/583/583_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRE UM CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/582/582_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/582/582_texto_integral.doc</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/581/581_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/581/581_texto_integral.doc</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/580/580_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/580/580_texto_integral.doc</t>
   </si>
   <si>
     <t>REJEITA O ACÓRDÃO 3268/07 DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, QUE RECOMENDOU A DESAPROVAÇÃO DA PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO MUNICIPAL DO EXERCÍCIO FINANCEIRO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/579/579_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/579/579_texto_integral.doc</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/577/577_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/577/577_texto_integral.doc</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/576/576_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/576/576_texto_integral.doc</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/575/575_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/575/575_texto_integral.doc</t>
   </si>
   <si>
     <t>ACOLHE O ACÓRDÃO 2072/07 DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, QUE RECOMENDOU A APROVAÇÃO COM RESSALVA DA PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO MUNICIPAL DO EXERCÍCIO FINANCEIRO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/574/574_texto_integral.doc</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/574/574_texto_integral.doc</t>
   </si>
   <si>
     <t>REJEITA A RESOLUÇÃO 6.369/07 DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, QUE RECOMENDOU A DESAPROVAÇÃO DA PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO MUNICIPAL DO EXERCÍCIO FINANCEIRO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXONERAÇÃO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1061,66 +1061,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1195/39-2024_-_exoneracao_mara.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1194/38-2024_-_exoneracao_isabel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1180/37-2024_-_pca_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1181/36-2024_-_pca_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1109/34-2023_-__acolhe_parecer_previo_241-22___pca.docx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1107/33-2023_pca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1091/32-2023_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1085/nomeacao_mara_cristina.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1084/30-2022.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1094/29-2021_aprova_prestacao_de_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/974/28-2021_descarte_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1093/27-2021_nomeia_adriana_domingos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1092/26-2021_nomeia_isabel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/967/25-2021_-_acolhe_parecer_contas_2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/966/24-2021_-_exonera_josiane.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/965/23-2021_torna_publica_a_pca_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/964/22-2021_nomeia_josiane.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/932/21-2020_divulga_contas_2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/923/20-2020_acolhe_parecer_contas_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/922/19-2019_acolhe_parecer_contas_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/921/18-2019_acolhe_parecer_contas_2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/920/17-2019_disponibiliza_pca_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/919/16-2019_disponibiliza_pca_2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/918/15-2019_disponibiliza_pca_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/917/14-2019_acolhe_parecer_tce.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2018/916/13-2018_acolhe_parecer_tce.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2018/915/12-2018.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/768/768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/573/573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/601/601_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/600/600_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/599/599_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/598/598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/597/597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/596/596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/595/595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/594/594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/593/593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/592/592_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/591/591_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/590/590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/588/588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/587/587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/586/586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/585/585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/584/584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/583/583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/582/582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/581/581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/580/580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/579/579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/577/577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/576/576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/575/575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/574/574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1195/39-2024_-_exoneracao_mara.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1194/38-2024_-_exoneracao_isabel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1180/37-2024_-_pca_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2024/1181/36-2024_-_pca_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1109/34-2023_-__acolhe_parecer_previo_241-22___pca.docx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1107/33-2023_pca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1091/32-2023_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1085/nomeacao_mara_cristina.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2022/1084/30-2022.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1094/29-2021_aprova_prestacao_de_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/974/28-2021_descarte_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2023/1093/27-2021_nomeia_adriana_domingos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/1092/26-2021_nomeia_isabel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/967/25-2021_-_acolhe_parecer_contas_2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/966/24-2021_-_exonera_josiane.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/965/23-2021_torna_publica_a_pca_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2021/964/22-2021_nomeia_josiane.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/932/21-2020_divulga_contas_2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2020/923/20-2020_acolhe_parecer_contas_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/922/19-2019_acolhe_parecer_contas_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/921/18-2019_acolhe_parecer_contas_2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/920/17-2019_disponibiliza_pca_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/919/16-2019_disponibiliza_pca_2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/918/15-2019_disponibiliza_pca_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2019/917/14-2019_acolhe_parecer_tce.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2018/916/13-2018_acolhe_parecer_tce.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/normajuridica/2018/915/12-2018.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/768/768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/573/573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2017/601/601_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/600/600_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/599/599_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2015/598/598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/597/597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/596/596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/595/595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/594/594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2014/593/593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2013/592/592_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/591/591_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/590/590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/588/588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/587/587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2012/586/586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2009/585/585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/584/584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/583/583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/582/582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/581/581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2008/580/580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/579/579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/577/577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/576/576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/575/575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/./sapl/public/normajuridica/2007/574/574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="123" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="122.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>