--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="159">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -114,180 +114,424 @@
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/662/01-_reajuste_do_piso_salarial_dos_servidores_publicos_municipais_2_vez.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária aos vencimentos dos servidores efetivos e empregados do Poder Executivo Municipal e aos Conselheiros Tutelares do Município, referente ao período de janeiro/2024 a dezembro/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/663/02-_pj_reajuste_do_piso_salarial_dos_profissionais_no_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do piso salarial dos profissionais do Magistério Municipal, conforme instituído pela Lei Federal n°11.738/2008 e Medida Provisória assinada em 21 de janeiro de 2026; altera o anexo III da Lei Municipal n°475/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/664/03-abert._cred._ad._3_veiculos_hatch.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/664/img-260427084923-001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no orçamento do Município de Cruzmaltina para o Exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/665/04-abert._cred._ad._um_onibus.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Cruzmaltina para o Exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/666/05-_abert._cred._ad._sup._barracao_industrial.pdf</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/667/06-_abert._cred._ad._supl._construcao_de_10_un._casas.pdf</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/668/07-2026_credito_adicional_suplementar_trator_80cvs.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/668/07-_pj_destinado_a_construcao_da_creche.pdf</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/669/08-2026_credito_adicional_suplementar_implementos_agricolas.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/669/15-aber._cred._ad._supl._prog._provigia-pr_vigilancia_em_saude.pdf</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/670/09-abert._cred._ad._compra_de_um_trator_80cvc_4x4.pdf</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/671/10-abert._cred._ad._supl._termino_da_construcao_da_camara.pdf</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/671/10-abert._cred._ad._supl._termino_da_construcao_da_camara_01.pdf</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/676/11-2026_pj_repassar_contribuicao_associativa_anual_a_associacao_dos_municipios_2_vez.pdf</t>
-[...2 lines deleted...]
-    <t>Autoriza o Poder Executivo Municipal a repassar contribuição associativa anual á ASSOCIAÇÃO DOS MUNICIPIOS DO VALE DO IVAÍ PARA O TURISMO (AMUVITUR/ADEVITUR) e dá outras providências.</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/676/11-_projeto_de_lei_n11.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública municipal a ASSOCIAÇÃO DOS MUNICÍPIOS DO VALE DO IVAÍ PARA O TURISMO (AMUVITUR/ADEVITUR), autoriza o Poder Executivo Municipal a repassar contribuição associativa anual à entidade e dá outras providências.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/677/12-26_pj_abert._cred._adic._suplem._50mil_saude.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/678/13-26_pj_criacao_de_cargo_no_magisterio_06032026.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre a criação de cargos de provimento efetivo no Quadro de Pessoal do Magistério Público Municipal, altera anexos da Lei Municipal nº 313/2011 e da Lei Municipal nº 475/2016, e dá outras providências.</t>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/678/13-_criacao_de_cargo_3vez.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o aumento do número de vagas de cargos de provimento efetivo no Quadro de Pessoal do Magistério Público Municipal, altera anexo da Lei Municipal nº 475/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/679/14-26_pj_inclusao_de_cargos_de_professor_no_pss_01-202506032026.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de 04 (quatro) cargos de Professor, com carga horária de 20 horas; e 04 (quatro) cargos de Professor, com carga horária de 40 horas, no Processo Seletivo 001/2025, para chamamento imediato e formação de cadastro de reserva e dá outras providências.</t>
   </si>
   <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/681/16-_abert._cred_ad._supl._assistencia_farmaceutica.pdf</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/682/17-26_casas_em_joao_vieira_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a aderir ao Programa Casa Fácil Paraná, a firmar convênios, conceder incentivos fiscais, aportar recursos, executar ações necessárias à implantação de empreendimentos habitacionais de interesse social e realizar a titulação aos beneficiários finais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/683/18-abert._cred._ad._supl._dengue.pdf</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/684/19-_abert._cred._ad._supl._playground-_barco.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo a abertura de Crédito Adicional Suplementar no orçamento do Município de Cruzmaltina para o Exercício de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/685/20-_abert._cred._adc._supl._muro_do_cemiterio_em_dinizopolis.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza 이 Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no orçamento do Município de Cruzmaltina para o Exercício de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/687/21-_abert._cred._ad._supl._aquisicao_caminhao_prancha_2.pdf</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/688/22-_abert._cred._ad._supl._pavimentacao_asfaltica_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza Ο Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no orçamento do Município de Cruzmaltina para o Exercício de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/689/23-aderir_casa_facil_parana.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a aderir ao Programa Casa Fácil Paraná, a firmar convênios, conceder incentivos fiscais, aportar recursos, executar_x000D_
+ações necessárias à implantação de empreendimentos habitacionais de interesse social e realizar a titulação aos beneficiários finais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/690/pj_24-2026_reforma_do_predio_da_rodoviaria_15042026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a abertura de credito Adicional Especial no orçamento do Município  de Cruzmaltina para Exercício de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/691/25-fundo_municipal_de_turismo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Conselho Municipal de Turismo, sobre o  Fundo Municipal de Turismo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/700/26-_brindes_dias_das_maes_2_vez_.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a realizar a distribuição de brindes em homenagem ao Dia das Mães, institui a celebração  no calendário oficial de 2026, e dá outras providências.</t>
+  </si>
+  <si>
     <t>673</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/673/01-_requerimento_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Os requerentes requerem a convocação da servidora responsável pelo atesto do recebimento dos produtos, bem como da Secretária Municipal de Educação do Município de Cruzmaltina, para que prestem esclarecimentos acerca das notas fiscais nº 000.001.782 e nº 000.001.783, emitidas pela empresa CASSKARINA SUPERMERCADO LTDA, e das notas fiscais eletrônicas nº 000.000.797 e nº 000.000.798, emitidas pela empresa R. A. DUTRA MERCADO LTDA, todas referentes ao fornecimento de merenda escolar.</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/686/01-pedido_de_intauracao_da_cpi.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores requererem a  instauração de COMISSÃO PARLAMENTAR DE INQUÉRITO para apurar eventuais irregularidades na licitação, modalidade Pregão Eletrônico n° 032/2025, promovida pela PREFEITURA MUNICIPAL DE CRUZMALTINA, o qual tinha por objeto a contratação de empresa para realização do RODEIO DE 2025, no valor máximo de R$ 575.179,15 (quinhentos e setenta e cinco mil, cento e setenta e nove reais e quinze centavos), em razão dos seguintes motivos de fato e de direito.</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO VERBAL</t>
+  </si>
+  <si>
+    <t>NEINHA</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/693/img-260420082819-001.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora solicita para que, se possível, sejam providenciadas melhorias na Unidade Básica de Saúde da Vila Diniz, tendo em vista a necessidade de adequações estruturais e ampliação dos serviços ofertados à população.</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>Dorvalina Aparecida Bis Porfirio</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/694/img-260420083124-001.pdf</t>
+  </si>
+  <si>
+    <t>A  vereadora solicita para que se possível providencie melhorias em uma rua atrás da igreja do distrito de São Domingos.</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>CIDÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/695/img-260420083400-001.pdf</t>
+  </si>
+  <si>
+    <t>O vereador solicitou para que, se possível, sejam tomadas providências em relação ao campo de Dinizópolis.</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/696/img-260422100902-001.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora solicita para que, se possível, sejam tomadas providências em relação a implantação de redutores de velocidade (quebra-molas) na via localizada em frente à creche municipal.</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>Roberto Franco de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/697/img-260422101137-001.pdf</t>
+  </si>
+  <si>
+    <t>O vereador solicita para que, se possível, sejam tomadas providências, a pedido de moradores da região dos Líbano, referentes à estrada que liga o bairro ao asfalto.</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>Aparecido Gomes Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/698/img-260422101328-001.pdf</t>
+  </si>
+  <si>
+    <t>O vereador solicita para que, se possível, sejam tomadas providências para a instalação de lixeiras na praça da igreja localizada na Vila Diniz.</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>Vilson Ferreira de Castro</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/699/img-260422101512-001.pdf</t>
+  </si>
+  <si>
+    <t>O vereador solicita para que sejam adotadas as seguintes providências referentes à iluminação pública no âmbito do projeto de asfaltamento "Novo Vida Nova", o qual prevê, entre outras melhorias, a devida instalação e ampliação da rede de iluminação.</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/701/08-_animais_nas_ruas_rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>O vereador solicita para que sejam adotadas medidas quanto à situação de animais soltos em vias públicas, tendo em vista as recorrentes ocorrências de ataques e perseguições a pedestres, especialmente idosos, crianças e motociclistas, o que vem gerando preocupação quanto à segurança da população.</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/702/09-_iluminacao_na_rodoviaria_rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>O vereador solicita para que sejam adotadas medidas quanto à manutenção da iluminação do Terminal Rodoviário Municipal, tendo em vista que, em visita ao local, constatou-se que apenas uma lâmpada encontra-se em funcionamento, o que tem deixado o ambiente excessivamente escuro, comprometendo a segurança dos usuários.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -591,67 +835,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/672/01-_ind._regul._horas_atividades_prof.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/674/02-ind._reforma_dos_barracoes_vila_rural_joao_sega_e_da_vila_rural_nossa_senhora_das_gracas..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/675/03-ind._instalacao_de_quebra_molas_em_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/662/01-_reajuste_do_piso_salarial_dos_servidores_publicos_municipais_2_vez.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/663/02-_pj_reajuste_do_piso_salarial_dos_profissionais_no_magisterio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/664/03-abert._cred._ad._3_veiculos_hatch.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/665/04-abert._cred._ad._um_onibus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/666/05-_abert._cred._ad._sup._barracao_industrial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/667/06-_abert._cred._ad._supl._construcao_de_10_un._casas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/668/07-2026_credito_adicional_suplementar_trator_80cvs.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/669/08-2026_credito_adicional_suplementar_implementos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/670/09-abert._cred._ad._compra_de_um_trator_80cvc_4x4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/671/10-abert._cred._ad._supl._termino_da_construcao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/676/11-2026_pj_repassar_contribuicao_associativa_anual_a_associacao_dos_municipios_2_vez.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/677/12-26_pj_abert._cred._adic._suplem._50mil_saude.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/678/13-26_pj_criacao_de_cargo_no_magisterio_06032026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/679/14-26_pj_inclusao_de_cargos_de_professor_no_pss_01-202506032026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/673/01-_requerimento_merenda_escolar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/672/01-_ind._regul._horas_atividades_prof.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/674/02-ind._reforma_dos_barracoes_vila_rural_joao_sega_e_da_vila_rural_nossa_senhora_das_gracas..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/675/03-ind._instalacao_de_quebra_molas_em_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/662/01-_reajuste_do_piso_salarial_dos_servidores_publicos_municipais_2_vez.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/663/02-_pj_reajuste_do_piso_salarial_dos_profissionais_no_magisterio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/664/img-260427084923-001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/665/04-abert._cred._ad._um_onibus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/666/05-_abert._cred._ad._sup._barracao_industrial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/667/06-_abert._cred._ad._supl._construcao_de_10_un._casas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/668/07-_pj_destinado_a_construcao_da_creche.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/669/15-aber._cred._ad._supl._prog._provigia-pr_vigilancia_em_saude.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/670/09-abert._cred._ad._compra_de_um_trator_80cvc_4x4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/671/10-abert._cred._ad._supl._termino_da_construcao_da_camara_01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/676/11-_projeto_de_lei_n11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/677/12-26_pj_abert._cred._adic._suplem._50mil_saude.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/678/13-_criacao_de_cargo_3vez.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/679/14-26_pj_inclusao_de_cargos_de_professor_no_pss_01-202506032026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/681/16-_abert._cred_ad._supl._assistencia_farmaceutica.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/682/17-26_casas_em_joao_vieira_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/683/18-abert._cred._ad._supl._dengue.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/684/19-_abert._cred._ad._supl._playground-_barco.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/685/20-_abert._cred._adc._supl._muro_do_cemiterio_em_dinizopolis.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/687/21-_abert._cred._ad._supl._aquisicao_caminhao_prancha_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/688/22-_abert._cred._ad._supl._pavimentacao_asfaltica_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/689/23-aderir_casa_facil_parana.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/690/pj_24-2026_reforma_do_predio_da_rodoviaria_15042026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/691/25-fundo_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/700/26-_brindes_dias_das_maes_2_vez_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/673/01-_requerimento_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/686/01-pedido_de_intauracao_da_cpi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/693/img-260420082819-001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/694/img-260420083124-001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/695/img-260420083400-001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/696/img-260422100902-001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/697/img-260422101137-001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/698/img-260422101328-001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/699/img-260422101512-001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/701/08-_animais_nas_ruas_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2026/702/09-_iluminacao_na_rodoviaria_rodrigo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="163.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1046,85 +1290,640 @@
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H18" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>73</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>77</v>
+      </c>
+      <c r="D20" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H20" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" t="s">
+        <v>27</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H21" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H22" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>87</v>
+      </c>
+      <c r="D23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H23" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>91</v>
+      </c>
+      <c r="D24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" t="s">
+        <v>27</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H24" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H25" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H26" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>102</v>
+      </c>
+      <c r="D27" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H27" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H28" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>110</v>
+      </c>
+      <c r="D29" t="s">
+        <v>26</v>
+      </c>
+      <c r="E29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H29" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>114</v>
+      </c>
+      <c r="D30" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H30" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>10</v>
       </c>
-      <c r="D19" t="s">
-[...9 lines deleted...]
-        <v>77</v>
+      <c r="D31" t="s">
+        <v>118</v>
+      </c>
+      <c r="E31" t="s">
+        <v>119</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H31" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E32" t="s">
+        <v>119</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H32" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>126</v>
+      </c>
+      <c r="F33" t="s">
+        <v>127</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H33" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>126</v>
+      </c>
+      <c r="F34" t="s">
+        <v>131</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H34" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>126</v>
+      </c>
+      <c r="F35" t="s">
+        <v>135</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H35" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>138</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>126</v>
+      </c>
+      <c r="F36" t="s">
+        <v>131</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H36" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>141</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>126</v>
+      </c>
+      <c r="F37" t="s">
+        <v>142</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H37" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>145</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>126</v>
+      </c>
+      <c r="F38" t="s">
+        <v>146</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H38" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>126</v>
+      </c>
+      <c r="F39" t="s">
+        <v>150</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H39" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>153</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>50</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>126</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H40" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>156</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>53</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>126</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H41" t="s">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>