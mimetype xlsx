--- v0 (2026-03-19)
+++ v1 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="944" uniqueCount="465">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="952" uniqueCount="468">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1396,50 +1396,60 @@
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_verbal_n12-_luiz_henrique_30102025.pdf</t>
   </si>
   <si>
     <t>O vereador apresenta a indicação para que seja determinado ao Secretário Municipal competente a implantação de lombada(s) nas proximidades da creche Municipal, localizada na rua transversal ao entorno da unidade, a fim de reduzir a velocidade de veículos que circulam na via.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/656/indicacao_n__1328112025.pdf</t>
   </si>
   <si>
     <t>A vereadora apresenta para que possa se possível a viabilização da adaptação do prédio da rodoviária para instalação de serviços de saúde especializados, bem como a contratação de uma profissional de Terapia Ocupacional (T.O.) para compor a equipe de atendimento.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/657/indicacao_n__1428112025.pdf</t>
   </si>
   <si>
     <t>O vereador apresentou a indicação referente à Vila Rural Padre João Sega.  Que sejam adotadas as medidas necessárias, junto à Copel, para viabilizar a extensão da rede elétrica na entrada da comunidade, tendo em vista que já existe um poste instalado, porém sem luminária em razão da ausência dessa ampliação. Reforçou que a iluminação no referido ponto é essencial para garantir maior segurança aos moradores, especialmente no período noturno._x000D_
 Requereu, também, a reinstalação da placa de identificação do distrito, furtada no ano anterior, enfatizando a importância desse equipamento para orientação, valorização da localidade e preservação da identidade da comunidade. Destacou, ainda, que a comunidade já conta com câmeras de segurança instaladas, o que reforça a necessidade de reposição da placa e de melhorias na iluminação para assegurar maior proteção ao patrimônio público e ampliar a percepção de segurança na região.</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/692/img-260420082435-001.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora solicita para que se possível providencie a instalação de uma lixeira em frente ao Clube Social, tendo em vista a recorrente presença de resíduos descartados no local, mesmo com a atuação do servidor responsável pela coleta._x000D_
+Indica, ainda, que seja substituída a lixeira localizada em frente à Câmara Municipal, considerando que a atualmente existente se encontra danificada, comprometendo o depósito adequado dos resíduos.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a lei Orgânica</t>
   </si>
   <si>
     <t>http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/629/01-_proj._a_emenda_a_lei_organica_09102025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da declaração de bens e valores dos agentes públicos no âmbito do Município de Cruzmaltina, em conformidade com a Lei Federal n. 8.429, de 2 de junho de 1992, e altera o Art. 58 da Lei Orgânica Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1758,56 +1768,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/542/01-2025_-_indicacao_aquisicao_de_van.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/543/02-2025_-_indicacao_para_aquisicao_de_material_esportivo.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/544/03-2025_-_indicacao_de_aquisicao_para_automovel_para_acs.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/546/04-2025indicacao_poco_artesiano_pra_rio_das_flores.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/547/05-2025_-_vereador_luiz_-_subsidio_financeiro_-_estudantes_universitarios.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/550/06-2025_indicacao_barracao_para_coleta_de_pneus_-_franco_de_lima.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/553/07-2025_-_indicacao_de_rampa_-_aparecido_gomes_pereira.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/554/08-2025_-_indicacao_de_iluminacao_-_aparecido_gomes_pereira.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/565/09-2025_-_auxilio_alimentacao_-_vereador_rodrigo_moises_machado.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/581/10-2025_-_indicacao_construcao_cras.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/582/11-2025-_indicacao_poco_cruzmaltina_rodrigo.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/600/13-2025-_indicacao__iluminacao_cemiterio_cruzmaltina_rodrigo.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/601/14-2025_cameras_de_seguranca_-_vila_rural_-_luiz_h..docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/602/15-2025_caixa_dagua_vila_rural_luiz_h..docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/616/16-25_-_aparecido_gomes_pereira_-_iluminacao_-_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/635/indicacao_n17-202524102025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/636/indicacao_n18-_aparecido_30102025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/637/indicacao_n19-_aparecido_30102025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/654/indicacao_n__2128112025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/655/indicacao_n__2228112025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/659/indicacao_n2304122025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao_n24-25_23122025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/533/01-2025_-_cred_adic_supl.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/534/02-cred_adic_especial.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/536/04-_programa_municipal_de_incentivo_a_melhoria_genetica_do_gado_bovino.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/537/05-_alteracao_artigo_4_-_promifruta.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/538/06-_pss_professores.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/539/07-2025-_ajuste_salario_mgisterio.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/545/08-pl_alteracao_724.2022.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/541/09-_pss_professores_alterecao_do_anexo1.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/551/10-pl_-_concessao_aumento_real_salarial.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/555/11-2025_-_cred_adic_supl_substituido.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/556/12-_pl_-_reenquadramento_luci_e_maria.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/558/13-projeto_de_lei_-_ovo_de_pascoa_sub.3.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/559/14-proj_lei_14-2025_-_cred_adic_supl_substituido.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/560/15_-proj_lei__-_cred_adic_supl.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/561/16-proj_lei_16-2025_-_cred_adic_supl.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/564/17-_projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/566/18-projeto_de_lei_-_doacao_maes_subs..docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/567/19-projeto_do_cis.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/570/21-_alteracao_lei_cosip.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/571/22-projeto_de_lei_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/572/23-pl_-_criacao_e_aumento_cargos_-_pss_sub.3.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_24-2025_subs.3_vez.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/574/25-projeto_de_lei_cred._supl._sc_de_obras_e_viacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/575/26-projeto_de_lei_lei_federal_n132.913-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_de_lei_27-202504062025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/579/pl_-28_refeicoes_3_subs.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_de_lei_29-202504062025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/583/30-_2025__projeto_de_lei_assistencia_sub..doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/584/31-pl_cred._adic._supl._sc._educacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_3217062025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/587/33-proj_lei_33-2025_-_cred_adic_supl_1_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/588/projeto_de_lei_n3425062025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/591/35-2025_-_cred_adic_supl._aquisicao_do_terreno_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_37-202507072025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_38-202507072025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/596/866-2025__prorrogacao_do_plano_anual_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/597/pl_-_acordo_mp.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/598/pl_-_doacao_imovel.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_n4201082025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/603/pj_n_43_autorisacao_ao_aumento_de_cargos_08082025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_n44_sub_com_oficio18082025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/605/pj_n_45_cred._ad._espec._violencia_contra_mulher_08082025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/606/pj_n_46_cred._ad._espec._eca08082025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_n47-202513082025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/608/48-_pj_ressarcir_a_associacao_proleite0215082025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/610/49-_pl_aber._cred._ad._suple_secr._obras_e_viacao18082025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/611/50-_pj_alteracao_no_auxilio_funeral25082025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/612/projeto_n51_11092025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/613/pj-_52_ldo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_lei_53-202529082025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/615/pj_n54_moveis_planejados_para_unidade_de_saude04092025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/621/1-55-_pj_abert._cred._adc._supl._destinada_conpra_construcao_da_creche08102025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/622/56-_pj_abert._cred._adic._supl._destinado_a_compra_de_um_imovel_para_construcao_do_cras_08102025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/623/57-_pj_kit_materiais_escolares_30092025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/624/58-_pj_aquisicao_do_terreno_do_cras_08102025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/628/02-59-_pj_pss_servicos_gerais__2_vez.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/630/60-abert._cred._adic._supl._construcao_de_barracao_industrial.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/633/61-pj__cips_204112025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/634/62-pj__playground_foguete__2vez.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/645/63-_pj_compra_de_merenda_escolar_06112025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/646/64-_pjreforco_de_dotacao_orcamentaria_saude06112025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/648/65-2025_pj_abert._cred._adc._supl._secretaria_da_saude_07112025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/649/66-_pj_cred._ad._2_bebedouro2arcondicionado2cortina_19112025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/650/67-_pj_cred._ad.especial_abono_cesta_natalina24112025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/651/68-2025_pj_extincao_de_cargo_e_reenquadramento_27112025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/652/69-_pj_adequacao_do_vencimento-base_dos_tec._de_enfermagem_e_auxiliares_ao_piso_base_03.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/653/70-25_2_pj_extincao_do_cargo_de_atendente_e_de_telefone_e_reenquadramento_de_seus_ocupantes.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/658/71-2025_pj_cred._ad._supl._saude.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/660/projeto_de_resolucao_n0109122025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/557/01-2025_-_pregao_04-2025_-_vereador_luiz_henrique_da_silva.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/577/03-25_-_gastos_com_podas_de_arvore.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/586/04-2025_-_utilizacao_de_caminha_pipa_em_evento_privado.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/609/instauracao_de_comissao_parlamentar_de_inquerito15082025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/619/requerimento_06-202512092025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/631/requerimento_n07_17102025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_08-202524102025_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/540/828-2025-correcao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/548/02-2025_-_abrigo_para_guarda_lixo_-_autoria_vereadora_edineia.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/549/03-2025_-_material_escolar_-_autoria_vereador_celso.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/562/05-2025__-_aletacao_do_art.12_da_lei_complementar_01-2013.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/563/06-2025_-_revogacao_das_leis_municipais_757-2022_650-2020_e_592-2018.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/620/083749769_parecer_previo_-_92-25_-_s2c.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/576/veto_do_pl06_leg21052025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/617/indicacao_n__128112025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/618/indicacao_n__228112025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/625/indicacao_n__328112025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/626/indicacao_n__428112025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/627/indicacao_n__528112025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_verbal_n06-_roberto_franco30102025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/639/indicacao_verbal_n07-_edineia_martins_30102025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/640/indicacao_verbal_n08-_edineia_martins_30102025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_verbal_n09-_aparecido_30102025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/642/indicacao_verbal_n10-_rodrigo_30102025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_verbal_n11-_luiz_henrique_30102025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_verbal_n12-_luiz_henrique_30102025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/656/indicacao_n__1328112025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/657/indicacao_n__1428112025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/629/01-_proj._a_emenda_a_lei_organica_09102025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/542/01-2025_-_indicacao_aquisicao_de_van.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/543/02-2025_-_indicacao_para_aquisicao_de_material_esportivo.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/544/03-2025_-_indicacao_de_aquisicao_para_automovel_para_acs.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/546/04-2025indicacao_poco_artesiano_pra_rio_das_flores.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/547/05-2025_-_vereador_luiz_-_subsidio_financeiro_-_estudantes_universitarios.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/550/06-2025_indicacao_barracao_para_coleta_de_pneus_-_franco_de_lima.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/553/07-2025_-_indicacao_de_rampa_-_aparecido_gomes_pereira.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/554/08-2025_-_indicacao_de_iluminacao_-_aparecido_gomes_pereira.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/565/09-2025_-_auxilio_alimentacao_-_vereador_rodrigo_moises_machado.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/581/10-2025_-_indicacao_construcao_cras.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/582/11-2025-_indicacao_poco_cruzmaltina_rodrigo.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/600/13-2025-_indicacao__iluminacao_cemiterio_cruzmaltina_rodrigo.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/601/14-2025_cameras_de_seguranca_-_vila_rural_-_luiz_h..docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/602/15-2025_caixa_dagua_vila_rural_luiz_h..docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/616/16-25_-_aparecido_gomes_pereira_-_iluminacao_-_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/635/indicacao_n17-202524102025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/636/indicacao_n18-_aparecido_30102025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/637/indicacao_n19-_aparecido_30102025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/654/indicacao_n__2128112025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/655/indicacao_n__2228112025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/659/indicacao_n2304122025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao_n24-25_23122025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/533/01-2025_-_cred_adic_supl.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/534/02-cred_adic_especial.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/536/04-_programa_municipal_de_incentivo_a_melhoria_genetica_do_gado_bovino.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/537/05-_alteracao_artigo_4_-_promifruta.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/538/06-_pss_professores.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/539/07-2025-_ajuste_salario_mgisterio.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/545/08-pl_alteracao_724.2022.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/541/09-_pss_professores_alterecao_do_anexo1.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/551/10-pl_-_concessao_aumento_real_salarial.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/555/11-2025_-_cred_adic_supl_substituido.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/556/12-_pl_-_reenquadramento_luci_e_maria.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/558/13-projeto_de_lei_-_ovo_de_pascoa_sub.3.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/559/14-proj_lei_14-2025_-_cred_adic_supl_substituido.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/560/15_-proj_lei__-_cred_adic_supl.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/561/16-proj_lei_16-2025_-_cred_adic_supl.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/564/17-_projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/566/18-projeto_de_lei_-_doacao_maes_subs..docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/567/19-projeto_do_cis.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/570/21-_alteracao_lei_cosip.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/571/22-projeto_de_lei_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/572/23-pl_-_criacao_e_aumento_cargos_-_pss_sub.3.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_24-2025_subs.3_vez.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/574/25-projeto_de_lei_cred._supl._sc_de_obras_e_viacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/575/26-projeto_de_lei_lei_federal_n132.913-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_de_lei_27-202504062025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/579/pl_-28_refeicoes_3_subs.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_de_lei_29-202504062025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/583/30-_2025__projeto_de_lei_assistencia_sub..doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/584/31-pl_cred._adic._supl._sc._educacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_3217062025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/587/33-proj_lei_33-2025_-_cred_adic_supl_1_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/588/projeto_de_lei_n3425062025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/591/35-2025_-_cred_adic_supl._aquisicao_do_terreno_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_37-202507072025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_38-202507072025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/596/866-2025__prorrogacao_do_plano_anual_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/597/pl_-_acordo_mp.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/598/pl_-_doacao_imovel.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_n4201082025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/603/pj_n_43_autorisacao_ao_aumento_de_cargos_08082025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_n44_sub_com_oficio18082025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/605/pj_n_45_cred._ad._espec._violencia_contra_mulher_08082025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/606/pj_n_46_cred._ad._espec._eca08082025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_n47-202513082025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/608/48-_pj_ressarcir_a_associacao_proleite0215082025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/610/49-_pl_aber._cred._ad._suple_secr._obras_e_viacao18082025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/611/50-_pj_alteracao_no_auxilio_funeral25082025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/612/projeto_n51_11092025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/613/pj-_52_ldo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_lei_53-202529082025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/615/pj_n54_moveis_planejados_para_unidade_de_saude04092025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/621/1-55-_pj_abert._cred._adc._supl._destinada_conpra_construcao_da_creche08102025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/622/56-_pj_abert._cred._adic._supl._destinado_a_compra_de_um_imovel_para_construcao_do_cras_08102025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/623/57-_pj_kit_materiais_escolares_30092025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/624/58-_pj_aquisicao_do_terreno_do_cras_08102025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/628/02-59-_pj_pss_servicos_gerais__2_vez.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/630/60-abert._cred._adic._supl._construcao_de_barracao_industrial.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/633/61-pj__cips_204112025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/634/62-pj__playground_foguete__2vez.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/645/63-_pj_compra_de_merenda_escolar_06112025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/646/64-_pjreforco_de_dotacao_orcamentaria_saude06112025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/648/65-2025_pj_abert._cred._adc._supl._secretaria_da_saude_07112025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/649/66-_pj_cred._ad._2_bebedouro2arcondicionado2cortina_19112025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/650/67-_pj_cred._ad.especial_abono_cesta_natalina24112025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/651/68-2025_pj_extincao_de_cargo_e_reenquadramento_27112025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/652/69-_pj_adequacao_do_vencimento-base_dos_tec._de_enfermagem_e_auxiliares_ao_piso_base_03.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/653/70-25_2_pj_extincao_do_cargo_de_atendente_e_de_telefone_e_reenquadramento_de_seus_ocupantes.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/658/71-2025_pj_cred._ad._supl._saude.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/660/projeto_de_resolucao_n0109122025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/557/01-2025_-_pregao_04-2025_-_vereador_luiz_henrique_da_silva.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/577/03-25_-_gastos_com_podas_de_arvore.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/586/04-2025_-_utilizacao_de_caminha_pipa_em_evento_privado.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/609/instauracao_de_comissao_parlamentar_de_inquerito15082025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/619/requerimento_06-202512092025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/631/requerimento_n07_17102025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_08-202524102025_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/540/828-2025-correcao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/548/02-2025_-_abrigo_para_guarda_lixo_-_autoria_vereadora_edineia.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/549/03-2025_-_material_escolar_-_autoria_vereador_celso.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/562/05-2025__-_aletacao_do_art.12_da_lei_complementar_01-2013.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/563/06-2025_-_revogacao_das_leis_municipais_757-2022_650-2020_e_592-2018.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/620/083749769_parecer_previo_-_92-25_-_s2c.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/576/veto_do_pl06_leg21052025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/617/indicacao_n__128112025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/618/indicacao_n__228112025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/625/indicacao_n__328112025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/626/indicacao_n__428112025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/627/indicacao_n__528112025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_verbal_n06-_roberto_franco30102025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/639/indicacao_verbal_n07-_edineia_martins_30102025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/640/indicacao_verbal_n08-_edineia_martins_30102025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_verbal_n09-_aparecido_30102025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/642/indicacao_verbal_n10-_rodrigo_30102025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_verbal_n11-_luiz_henrique_30102025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_verbal_n12-_luiz_henrique_30102025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/656/indicacao_n__1328112025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/657/indicacao_n__1428112025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/692/img-260420082435-001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cruzmaltina.pr.leg.br/media/sapl/public/materialegislativa/2025/629/01-_proj._a_emenda_a_lei_organica_09102025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H128"/>
+  <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="93.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="170" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -4852,63 +4862,89 @@
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>417</v>
       </c>
       <c r="F127" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>458</v>
       </c>
       <c r="H127" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>460</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
+        <v>73</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>417</v>
+      </c>
+      <c r="F128" t="s">
+        <v>22</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H128" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>463</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
         <v>10</v>
       </c>
-      <c r="D128" t="s">
-[...8 lines deleted...]
-      <c r="H128" t="s">
+      <c r="D129" t="s">
         <v>464</v>
+      </c>
+      <c r="E129" t="s">
+        <v>465</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H129" t="s">
+        <v>467</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4996,50 +5032,51 @@
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>